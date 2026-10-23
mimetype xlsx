--- v0 (2026-08-06)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Межкомнатные двери</t>
   </si>
   <si>
     <t>Межкомнатные Двери KDF</t>
   </si>
   <si>
     <t>Shield Экошпон</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -1298,276 +1298,360 @@
   <si>
     <t>https://molot.kharkov.ua/ua/2224/</t>
   </si>
   <si>
     <t>lib2</t>
   </si>
   <si>
     <t>Дверное полотно "Avangard" цвет "Бук Шале", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2225/</t>
   </si>
   <si>
     <t>lib3</t>
   </si>
   <si>
     <t>Дверное полотно "Avangard" цвет "Ольха Норвежская", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2226/</t>
   </si>
   <si>
     <t>Nowella</t>
   </si>
   <si>
-    <t>Омега 01</t>
+    <t>no1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Omega 01" цвет "Белый мат", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2285/</t>
   </si>
   <si>
     <t>Classic</t>
   </si>
   <si>
-    <t>Престиж Глухое</t>
+    <t>cp1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Prestige" цвет "Белый мат", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2286/</t>
   </si>
   <si>
-    <t>Престиж со стеклом сатин</t>
+    <t>cp2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Prestige" цвет "Белый мат" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2287/</t>
   </si>
   <si>
     <t>Межкомнатные Двери Омис</t>
   </si>
   <si>
     <t>Гладкие Глухие Екошпон</t>
   </si>
   <si>
-    <t>Гладкие Глухие Екошпон Орех</t>
+    <t>gge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Гладкое Глухое Экошпон" цвет "Орех" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2354/</t>
   </si>
   <si>
     <t>Гладкие Глухие ПВХ</t>
   </si>
   <si>
-    <t>Гладкие Глухие  ПВХ Ольха Европейская</t>
+    <t>op1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гладкое Глухое ПВХ" цвет "Ольха Европейская"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2356/</t>
   </si>
   <si>
-    <t>Гладкие Глухие  ПВХ Орех</t>
+    <t>op2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гладкое Глухое ПВХ" цвет "Орех"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2357/</t>
   </si>
   <si>
-    <t>Гладкие Глухие ПВХ Дуб Биленый</t>
+    <t>op3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гладкое Глухое ПВХ" цвет "Дуб Белёный"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2355/</t>
   </si>
   <si>
     <t>Гладкие Глухие NL</t>
   </si>
   <si>
-    <t>Гладка Глухая NL Дуб Денвер</t>
+    <t>nl1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Гладкое Глухое NL" цвет "Дуб Денвер" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2353/</t>
   </si>
   <si>
-    <t>Гладкая Глухая NL Дуб Саванна</t>
+    <t>nl2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Гладкое Глухое NL" цвет "Дуб Саванна" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2352/</t>
   </si>
   <si>
     <t>Глухие c Фрезировкой ПВХ</t>
   </si>
   <si>
-    <t>Бергамо Дуб Выбеленный</t>
+    <t>op4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Бергамо ПВХ" цвет "Дуб Белый", глухое с фрезировкой</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2358/</t>
   </si>
   <si>
-    <t>Бергамо Дуб Юджин</t>
+    <t>op5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Бергамо ПВХ" цвет "Дуб Юджин", глухое с фрезировкой</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2359/</t>
   </si>
   <si>
     <t>Глухие Классика ПВХ</t>
   </si>
   <si>
-    <t>Классик ПВХ Глухие Орех</t>
+    <t>op6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Классика Глухое ПВХ" цвет "Орех"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2366/</t>
   </si>
   <si>
-    <t>Прима ПВХ Глухие Ольха Европейская</t>
+    <t>op7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Прима Глухое ПВХ" цвет "Ольха Европейская"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2367/</t>
   </si>
   <si>
     <t>Классика ПВХ  Сатин Белое с Рисунком</t>
   </si>
   <si>
-    <t>Прима Стекло Сатин Белое Ольха Европейская</t>
+    <t>op8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Прима ПВХ" цвет  "Ольха европейская" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2363/</t>
   </si>
   <si>
-    <t>Модельные NL со стеклом сатин белым</t>
-[...13 lines deleted...]
-  <si>
     <t>Модельные Екошпон Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Фиеста Екошпон Орех</t>
+    <t>mev3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Фиеста" цвет  "Орех" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2374/</t>
   </si>
   <si>
-    <t>Фиеста Екошпон Сосна Сицилия</t>
+    <t>mev4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Фиеста" цвет  "Сосна Сицилия" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2375/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Венге</t>
+    <t>mev5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Венге" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2370/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Дуб Светло-Серый</t>
+    <t>mev6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Дуб Светло-Серый" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2371/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Орех</t>
+    <t>mev7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Орех" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2372/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Сосна Сицилия</t>
+    <t>mev8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Сосна Сицилия" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2376/</t>
   </si>
   <si>
-    <t>Вероника Екошпон Сосна Мадейра</t>
+    <t>mev1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Вероника" цвет  "Сосна Мадейра" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2369/</t>
   </si>
   <si>
-    <t>Пальма Екошпон Орех</t>
+    <t>mev2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Пальма" цвет  "Орех" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2368/</t>
   </si>
   <si>
     <t>Модельные ПВХ Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Комфорт ПВХ Дуб Белёный</t>
+    <t>mp2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет "Дуб Белёный" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2378/</t>
   </si>
   <si>
-    <t>Комфорт ПВХ Ольха Европейская</t>
+    <t>mp3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет "Ольха Европейская" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2377/</t>
   </si>
   <si>
-    <t>Комфорт ПВХ Орех</t>
+    <t>mp4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет "Орех" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2379/</t>
   </si>
   <si>
+    <t>mp1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гармония" цвет "Цемент Тёмный" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/ua/garmoniya-pvkh-chernoe-steklo/</t>
+  </si>
+  <si>
     <t>Техно NL Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Денвер</t>
+    <t>nl3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Денвер" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2380/</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Оранж</t>
+    <t>nl4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Оранж" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2381/</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Саванна</t>
+    <t>nl5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Саванна" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2382/</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Такома</t>
+    <t>nl6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Такома" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2383/</t>
   </si>
   <si>
     <t>Техно ПВХ Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Т-01 ПВХ Дуб Орегон</t>
+    <t>tp</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 ПВХ" цвет "Дуб Орегон" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/2384/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1968,62 +2052,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2341/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2337/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2338/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2339/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2345/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2342/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2351/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2348/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2347/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2349/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2334/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2326/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2328/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2322/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2323/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2324/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2325/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2314/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2312/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2313/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2316/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2318/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2319/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2292/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2294/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2295/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2296/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2297/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2299/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2307/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2304/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2306/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2309/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2308/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2311/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2291/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2289/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2278/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2279/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2282/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2283/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2385/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2271/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2386/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2273/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2274/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2275/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2277/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2270/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2267/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2264/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2265/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2266/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2263/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2262/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2258/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2259/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2260/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2256/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2257/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2254/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2255/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2253/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2242/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2240/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2232/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2215/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2216/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2217/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2218/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2219/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2221/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2222/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2223/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2207/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2208/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2387/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2210/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2213/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2214/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2224/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2225/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2226/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2285/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2286/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2354/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2356/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2357/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2355/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2353/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2358/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2359/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2366/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2367/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2363/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2364/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2365/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2374/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2375/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2370/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2371/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2372/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2376/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2369/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2368/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2378/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2381/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2382/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2383/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2384/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2341/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2337/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2338/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2339/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2345/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2342/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2351/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2348/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2347/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2349/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2334/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2326/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2328/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2322/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2323/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2324/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2325/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2314/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2312/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2313/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2316/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2318/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2319/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2292/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2294/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2295/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2296/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2297/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2299/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2307/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2304/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2306/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2309/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2308/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2311/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2291/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2289/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2278/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2279/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2282/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2283/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2385/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2271/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2386/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2273/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2274/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2275/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2277/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2270/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2267/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2264/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2265/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2266/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2263/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2262/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2258/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2259/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2260/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2256/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2257/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2254/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2255/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2253/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2242/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2240/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2232/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2215/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2216/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2217/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2218/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2219/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2221/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2222/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2223/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2207/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2208/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2387/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2210/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2213/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2214/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2224/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2225/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2226/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2285/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2286/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2354/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2356/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2357/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2355/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2353/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2358/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2359/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2366/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2367/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2363/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2374/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2375/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2370/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2371/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2372/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2376/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2369/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2368/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2378/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/garmoniya-pvkh-chernoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2381/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2382/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2383/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/2384/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F211"/>
+  <dimension ref="A1:F208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F211" sqref="F211"/>
+      <selection activeCell="F208" sqref="F208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4678,952 +4762,967 @@
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F154" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>1</v>
       </c>
-      <c r="B155" s="11"/>
+      <c r="B155" s="11" t="s">
+        <v>428</v>
+      </c>
       <c r="C155" s="8" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
         <v>3925</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8"/>
       <c r="D156" s="7"/>
       <c r="E156" s="7"/>
       <c r="F156" s="15"/>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E157" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F157" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="6">
         <v>1</v>
       </c>
-      <c r="B158" s="11"/>
+      <c r="B158" s="11" t="s">
+        <v>432</v>
+      </c>
       <c r="C158" s="8" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
         <v>5530</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
         <v>2</v>
       </c>
-      <c r="B159" s="11"/>
+      <c r="B159" s="11" t="s">
+        <v>435</v>
+      </c>
       <c r="C159" s="8" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
         <v>5530</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="3" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8"/>
       <c r="D160" s="7"/>
       <c r="E160" s="7"/>
       <c r="F160" s="15"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="15"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E162" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F162" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
         <v>1</v>
       </c>
-      <c r="B163" s="11"/>
+      <c r="B163" s="11" t="s">
+        <v>440</v>
+      </c>
       <c r="C163" s="8" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
         <v>1616</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="15"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E165" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F165" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
         <v>1</v>
       </c>
-      <c r="B166" s="11"/>
+      <c r="B166" s="11" t="s">
+        <v>444</v>
+      </c>
       <c r="C166" s="8" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
         <v>1755</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="6">
         <v>2</v>
       </c>
-      <c r="B167" s="11"/>
+      <c r="B167" s="11" t="s">
+        <v>447</v>
+      </c>
       <c r="C167" s="8" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
         <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="6">
         <v>3</v>
       </c>
-      <c r="B168" s="11"/>
+      <c r="B168" s="11" t="s">
+        <v>450</v>
+      </c>
       <c r="C168" s="8" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
         <v>1655</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8"/>
       <c r="D169" s="7"/>
       <c r="E169" s="7"/>
       <c r="F169" s="15"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D170" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E170" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F170" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="6">
         <v>1</v>
       </c>
-      <c r="B171" s="11"/>
+      <c r="B171" s="11" t="s">
+        <v>454</v>
+      </c>
       <c r="C171" s="8" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
         <v>1648</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
         <v>2</v>
       </c>
-      <c r="B172" s="11"/>
+      <c r="B172" s="11" t="s">
+        <v>457</v>
+      </c>
       <c r="C172" s="8" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
         <v>1648</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8"/>
       <c r="D173" s="7"/>
       <c r="E173" s="7"/>
       <c r="F173" s="15"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E174" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F174" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
         <v>1</v>
       </c>
-      <c r="B175" s="11"/>
+      <c r="B175" s="11" t="s">
+        <v>461</v>
+      </c>
       <c r="C175" s="8" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
         <v>2310</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
         <v>2</v>
       </c>
-      <c r="B176" s="11"/>
+      <c r="B176" s="11" t="s">
+        <v>464</v>
+      </c>
       <c r="C176" s="8" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
         <v>2310</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
       <c r="F177" s="15"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D178" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E178" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F178" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>1</v>
       </c>
-      <c r="B179" s="11"/>
+      <c r="B179" s="11" t="s">
+        <v>468</v>
+      </c>
       <c r="C179" s="8" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
         <v>2280</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>2</v>
       </c>
-      <c r="B180" s="11"/>
+      <c r="B180" s="11" t="s">
+        <v>471</v>
+      </c>
       <c r="C180" s="8" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
         <v>2390</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8"/>
       <c r="D181" s="7"/>
       <c r="E181" s="7"/>
       <c r="F181" s="15"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
         <v>1</v>
       </c>
-      <c r="B183" s="11"/>
+      <c r="B183" s="11" t="s">
+        <v>475</v>
+      </c>
       <c r="C183" s="8" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>463</v>
+        <v>477</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
         <v>3650</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8"/>
       <c r="D184" s="7"/>
       <c r="E184" s="7"/>
       <c r="F184" s="15"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D185" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F185" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
         <v>1</v>
       </c>
-      <c r="B186" s="11"/>
+      <c r="B186" s="11" t="s">
+        <v>479</v>
+      </c>
       <c r="C186" s="8" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>2223</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
         <v>2</v>
       </c>
-      <c r="B187" s="11"/>
+      <c r="B187" s="11" t="s">
+        <v>482</v>
+      </c>
       <c r="C187" s="8" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>2223</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D188" s="7"/>
+      <c r="A188" s="6">
+        <v>3</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>487</v>
+      </c>
       <c r="E188" s="7"/>
-      <c r="F188" s="15"/>
+      <c r="F188" s="15">
+        <v>2070</v>
+      </c>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="5" t="s">
+      <c r="A189" s="6">
         <v>4</v>
       </c>
-      <c r="B189" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B189" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E189" s="7"/>
+      <c r="F189" s="15">
+        <v>2170</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B190" s="11"/>
+        <v>5</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>491</v>
+      </c>
       <c r="C190" s="8" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>2710</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B191" s="11"/>
+        <v>6</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>494</v>
+      </c>
       <c r="C191" s="8" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>2710</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B192" s="11"/>
+        <v>7</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>497</v>
+      </c>
       <c r="C192" s="8" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>475</v>
+        <v>499</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>2070</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B193" s="11"/>
+        <v>8</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>500</v>
+      </c>
       <c r="C193" s="8" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>2170</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" s="6">
+      <c r="A194" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="B194" s="7"/>
+      <c r="C194" s="8"/>
+      <c r="D194" s="7"/>
+      <c r="E194" s="7"/>
+      <c r="F194" s="15"/>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B195" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B194" s="11"/>
-[...12 lines deleted...]
-      <c r="A195" s="6">
+      <c r="C195" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B195" s="11"/>
-[...8 lines deleted...]
-        <v>2170</v>
+      <c r="D195" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="6">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B196" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>504</v>
+      </c>
       <c r="C196" s="8" t="s">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>483</v>
+        <v>506</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>2760</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B197" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>507</v>
+      </c>
       <c r="C197" s="8" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>485</v>
+        <v>509</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>2710</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D198" s="7"/>
+      <c r="A198" s="6">
+        <v>3</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D198" s="7" t="s">
+        <v>512</v>
+      </c>
       <c r="E198" s="7"/>
-      <c r="F198" s="15"/>
+      <c r="F198" s="15">
+        <v>2410</v>
+      </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="5" t="s">
+      <c r="A199" s="6">
         <v>4</v>
       </c>
-      <c r="B199" s="10" t="s">
+      <c r="B199" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="15">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="B200" s="7"/>
+      <c r="C200" s="8"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="15"/>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B201" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C199" s="12" t="s">
+      <c r="C201" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D199" s="13" t="s">
+      <c r="D201" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E199" s="14" t="s">
+      <c r="E201" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F199" s="16" t="s">
+      <c r="F201" s="16" t="s">
         <v>9</v>
-      </c>
-[...30 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B202" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>517</v>
+      </c>
       <c r="C202" s="8" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>2410</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D203" s="7"/>
+      <c r="A203" s="6">
+        <v>2</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="D203" s="7" t="s">
+        <v>522</v>
+      </c>
       <c r="E203" s="7"/>
-      <c r="F203" s="15"/>
+      <c r="F203" s="15">
+        <v>2300</v>
+      </c>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A204" s="6">
+        <v>3</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="E204" s="7"/>
+      <c r="F204" s="15">
+        <v>2300</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B205" s="11"/>
+        <v>4</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>526</v>
+      </c>
       <c r="C205" s="8" t="s">
-        <v>494</v>
+        <v>527</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>495</v>
+        <v>528</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
         <v>2300</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="6">
-[...8 lines deleted...]
-      </c>
+      <c r="A206" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="B206" s="7"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="7"/>
       <c r="E206" s="7"/>
-      <c r="F206" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F206" s="15"/>
     </row>
     <row r="207" spans="1:6">
-      <c r="A207" s="6">
-[...11 lines deleted...]
-        <v>2300</v>
+      <c r="A207" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B208" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>530</v>
+      </c>
       <c r="C208" s="8" t="s">
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>501</v>
+        <v>532</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>2300</v>
-[...44 lines deleted...]
-      <c r="F211" s="15">
         <v>2300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A156:F156"/>
     <mergeCell ref="A160:F160"/>
     <mergeCell ref="A161:F161"/>
     <mergeCell ref="A164:F164"/>
     <mergeCell ref="A169:F169"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A177:F177"/>
     <mergeCell ref="A181:F181"/>
     <mergeCell ref="A184:F184"/>
-    <mergeCell ref="A188:F188"/>
-[...2 lines deleted...]
-    <mergeCell ref="A209:F209"/>
+    <mergeCell ref="A194:F194"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A206:F206"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
@@ -5737,66 +5836,65 @@
     <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_155"/>
-    <hyperlink ref="D190" r:id="rId_hyperlink_156"/>
-[...4 lines deleted...]
-    <hyperlink ref="D195" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="D200" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="D201" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="D205" r:id="rId_hyperlink_167"/>
-[...1 lines deleted...]
-    <hyperlink ref="D207" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="D211" r:id="rId_hyperlink_171"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>