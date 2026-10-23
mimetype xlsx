--- v0 (2026-08-06)
+++ v1 (2026-10-23)
@@ -41,66 +41,66 @@
   <si>
     <t>Окна металлопластиковые</t>
   </si>
   <si>
     <t>Пластиковые окна в 16-ти этажку</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>shbrm2</t>
+  </si>
+  <si>
+    <t>Балконная рама с фрамугой 2900х1600</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-2800kh1600/</t>
+  </si>
+  <si>
     <t>shbr2</t>
   </si>
   <si>
     <t xml:space="preserve">Балконная рама 3400х1600 </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/balkonnaja-rama-34001600-mm-iz-profilja-pvh-wintech/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-2800kh1600/</t>
   </si>
   <si>
     <t>brfb</t>
   </si>
   <si>
     <t>Балконная рама с фрамугой 3400х1600</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-3000kh1600/</t>
   </si>
   <si>
     <t>shbrm</t>
   </si>
   <si>
     <t xml:space="preserve">Балконная рама 2900х1600 </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech/</t>
   </si>
   <si>
     <t>shbb</t>
   </si>
   <si>
     <t xml:space="preserve">Балконный блок 1950х2160 с окном 1200х1450 </t>
   </si>
@@ -1071,51 +1071,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-34001600-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-2800kh1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-3000kh1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-19502160-mm-s-oknom-12001450-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-21002160-mm-s-oknom-14001450-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/trehstvorchatoe-mp-okno/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/trehstvorchatoe-mp-okno-s-dvumja-aktivnymi-stvorkami-18001450-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1850h2150-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-1420mm-h-1450mm-wintech-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-dvumja-aktivnymi-stvorkami-na-kuhnju-1420mm-h-1450mm-iz-profilja-pvh-wintech-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-5500mm-h-1600mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-5500mm-h-1600mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1600h2150-s-oknom-900h1450-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-2500h2150-s-oknom-1800h1450-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-1200mm-h-1450mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-1450mm-h-1450mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech_ym/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech_ym-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon_9k/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon_9k-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1950h2150-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-1510mm-h-1550mm-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-dvumja-aktivnymi-stvorkami-na-kuhnju1510mm-h-1550mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech_dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech_dp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-20002100-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-cheburashka-20002100mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-na-kuhnju1100mm-h-1400mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-na-kuhnju1100mm-h-1400mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/tryohstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-2100h1400-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/tryohstvorchatoe-mp-okno-s-dvumja-aktivnymi-stvorkami-2100h1400-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-v-stalinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-v-stalinku-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-cheburashka-2100h2620-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1950h2070-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-1150h1950-profil-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-1500h1900-profil-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/trehstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-1700mm-h-1900mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-2800kh1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-34001600-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-s-framugoy-3000kh1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-19502160-mm-s-oknom-12001450-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-21002160-mm-s-oknom-14001450-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/trehstvorchatoe-mp-okno/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/trehstvorchatoe-mp-okno-s-dvumja-aktivnymi-stvorkami-18001450-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1850h2150-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-1420mm-h-1450mm-wintech-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-dvumja-aktivnymi-stvorkami-na-kuhnju-1420mm-h-1450mm-iz-profilja-pvh-wintech-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-5500mm-h-1600mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-5500mm-h-1600mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1600h2150-s-oknom-900h1450-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-2500h2150-s-oknom-1800h1450-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-1200mm-h-1450mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-1450mm-h-1450mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech_ym/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-3000h1400-profil-pvh-wintech_ym-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon_9k/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-2800h1400-profil-pvh-wintech-kosoj-balkon_9k-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1950h2150-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-1510mm-h-1550mm-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-dvumja-aktivnymi-stvorkami-na-kuhnju1510mm-h-1550mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech_dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaja-rama-29001600-iz-profilja-pvh-wintech_dp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-20002100-mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-cheburashka-20002100mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-na-kuhnju1100mm-h-1400mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-na-kuhnju1100mm-h-1400mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/tryohstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-2100h1400-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/tryohstvorchatoe-mp-okno-s-dvumja-aktivnymi-stvorkami-2100h1400-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-v-stalinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnaya-rama-v-stalinku-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-cheburashka-2100h2620-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/balkonnyj-blok-1950h2070-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-1150h1950-profil-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/dvuhstvorchatoe-mp-okno-pvh-s-odnoj-aktivnoj-stvorkoj-1500h1900-profil-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/trehstvorchatoe-mp-okno-s-odnoj-aktivnoj-stvorkoj-1700mm-h-1900mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-gluhoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ua/odnostvorchatoe-mp-okno-pvh-povorotno-otkidnoe-800mm-h1300mm-iz-profilja-pvh-wintech-1-2-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F83" sqref="F83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1162,71 +1162,71 @@
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>16480</v>
+        <v>14270</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
-        <v>14270</v>
+        <v>16480</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>16270</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>