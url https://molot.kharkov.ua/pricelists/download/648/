--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -12,533 +12,716 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Межкомнатные двери</t>
   </si>
   <si>
     <t>Межкомнатные Двери KDF</t>
   </si>
   <si>
+    <t>Shield Экошпон</t>
+  </si>
+  <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
-    <t>testtowar</t>
-[...8 lines deleted...]
-    <t>Line Шимо Ваниль</t>
+    <t>L-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Line" цвет "Шимо Ваниль" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2340/</t>
   </si>
   <si>
-    <t>Line Шимо Золотой</t>
+    <t>L-2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line" цвет "Шимо Золотой"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2341/</t>
   </si>
   <si>
-    <t>Line Шимо Меранти</t>
+    <t>L-3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line" цвет "Шимо Меранти"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2337/</t>
   </si>
   <si>
-    <t>Line Шимо Пекан</t>
+    <t>L-4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line" цвет "Шимо Пекан"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2338/</t>
   </si>
   <si>
-    <t>Line Шимо Шоколад</t>
+    <t>L-5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line" цвет "Шимо Шоколад"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2339/</t>
   </si>
   <si>
-    <t>L01</t>
-[...2 lines deleted...]
-    <t>Line 01 Шимо Ваниль</t>
+    <t>L01-1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 01" цвет  "Шимо Ваниль" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2345/</t>
   </si>
   <si>
-    <t>Line 01 Шимо Золотой</t>
+    <t>L01-2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 01" цвет "Шимо Золотой" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2346/</t>
   </si>
   <si>
-    <t>Line 01 Шимо Меранти</t>
+    <t>L01-3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 01" цвет "Шимо Меранти" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2342/</t>
   </si>
   <si>
-    <t>Line 01 Шимо Пекан</t>
+    <t>L01-4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 01" цвет "Шимо Пекан" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2343/</t>
   </si>
   <si>
-    <t>Line 01 Шимо Шоколад</t>
+    <t>L01-5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 01" "Шимо Шоколад" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2344/</t>
   </si>
   <si>
-    <t>Line 02 Шимо Ваниль</t>
+    <t>L02-1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 02" цвет "Шимо Ваниль" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2350/</t>
   </si>
   <si>
-    <t>Line 02 Шимо Золотой</t>
+    <t>L02-2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 02" цвет "Шимо Золотой" со стеклом Сатин</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2351/</t>
   </si>
   <si>
-    <t>Line 02 Шимо Меранти</t>
+    <t>L02-3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 02" цвет "Шимо Меранти" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2348/</t>
   </si>
   <si>
-    <t>Line 02 Шимо Пекан</t>
+    <t>L02-4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 02" цвет "Шимо Пекан" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2347/</t>
   </si>
   <si>
-    <t>Line 02 Шимо Шоколад</t>
+    <t>L02-5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Line 02" цвет "Шимо Шоколад" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2349/</t>
   </si>
   <si>
     <t>Sonata Экошпон</t>
   </si>
   <si>
-    <t>Flora Шимо Антик</t>
+    <t>se12</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Антик" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2329/</t>
   </si>
   <si>
-    <t>Flora Шимо Ваниль</t>
+    <t>se17</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Ваниль" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2334/</t>
   </si>
   <si>
-    <t>Flora Шимо Венге</t>
+    <t>se18</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Венге" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2335/</t>
   </si>
   <si>
-    <t>Flora Шимо Золотой</t>
+    <t>se19</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Золотой" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2336/</t>
   </si>
   <si>
-    <t>Flora Шимо Махонь</t>
+    <t>se13</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Махонь" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2330/</t>
   </si>
   <si>
-    <t>Flora Шимо Меранти</t>
+    <t>se14</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Меранти" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2331/</t>
   </si>
   <si>
-    <t>Flora Шимо Пекан</t>
+    <t>se15</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Пекан" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2332/</t>
   </si>
   <si>
-    <t>Flora Шимо Шоколад</t>
+    <t>se16</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Шимо Шоколад" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2333/</t>
   </si>
   <si>
-    <t>Lira Шимо Антик</t>
+    <t>se4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Антик" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2321/</t>
   </si>
   <si>
-    <t>Lira Шимо Ваниль</t>
+    <t>se9</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Ваниль" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2326/</t>
   </si>
   <si>
-    <t>Lira Шимо Венге</t>
+    <t>se10</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Венге" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2327/</t>
   </si>
   <si>
-    <t>Lira Шимо Золотой</t>
+    <t>se11</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Золотой" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2328/</t>
   </si>
   <si>
-    <t>Lira Шимо Махонь</t>
+    <t>se5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Махонь" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2322/</t>
   </si>
   <si>
-    <t>Lira Шимо Меранти</t>
+    <t>se6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Меранти" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2323/</t>
   </si>
   <si>
-    <t>Lira Шимо Пекан</t>
+    <t>se7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Пекан" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2324/</t>
   </si>
   <si>
-    <t>Lira Шимо Шоколад</t>
+    <t>se8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Шимо Шоколад" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2325/</t>
   </si>
   <si>
-    <t>Arcadia Шимо Антик</t>
+    <t>se3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Komfort" цвет "Шимо Ваниль" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2314/</t>
+  </si>
+  <si>
+    <t>se1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Komfort" цвет "Шимо Меранти" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2312/</t>
+  </si>
+  <si>
+    <t>se2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Komfort" цвет "Шимо Пекан" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2313/</t>
+  </si>
+  <si>
+    <t>se22</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Arcadia" цвет "Шимо Антик" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2317/</t>
   </si>
   <si>
-    <t>Arcadia Шимо Меранти</t>
+    <t>Дверное полотно "Arcadia" цвет "Шимо Меранти" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2315/</t>
   </si>
   <si>
-    <t>Arcadia Шимо Пекан</t>
+    <t>se20</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Arcadia" цвет "Шимо Пекан" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2316/</t>
   </si>
   <si>
-    <t>Laguna Шимо Антик</t>
+    <t>se23</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Laguna" цвет "Шимо Антик" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2318/</t>
   </si>
   <si>
-    <t>Laguna Шимо Меранти</t>
+    <t>se24</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Laguna" цвет "Шимо Меранті" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2319/</t>
   </si>
   <si>
-    <t>Laguna Шимо Пекан</t>
+    <t>se25</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Laguna" цвет "Шимо Пекан" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2320/</t>
   </si>
   <si>
-    <t>Komfort Шимо Ваниль</t>
-[...16 lines deleted...]
-  <si>
     <t>Sonata PVH</t>
   </si>
   <si>
-    <t>Arcadia  Дуб Скандинавський</t>
+    <t>sp15</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Arcadia" цвет "Дуб Скандинаский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2293/</t>
   </si>
   <si>
-    <t>Arcadia Дуб Гималайский</t>
+    <t>sp16</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Arcadia" цвет "Дуб Гималайский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2292/</t>
   </si>
   <si>
-    <t>Arcadia Дуб Обычный</t>
+    <t>Дверное полотно "Arcadia" цвет "Дуб Обычный" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2294/</t>
   </si>
   <si>
-    <t xml:space="preserve"> Arcadia Дуб Серый BLK</t>
+    <t>sp14</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Arcadia" цвет "Дуб Серый" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2295/</t>
   </si>
   <si>
-    <t>Victoria Дуб Гималайский</t>
+    <t>sp20</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Victoria" цвет "Дуб Гималайский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2296/</t>
   </si>
   <si>
-    <t>Victoria Дуб Скандинавский</t>
+    <t>sp19</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Victoria" цвет "Дуб Скандинаский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2297/</t>
   </si>
   <si>
-    <t>Comfort Дуб Гималайский</t>
+    <t>sp17</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Comfort" цвет "Дуб Гималайский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2298/</t>
   </si>
   <si>
-    <t>Comfort Дуб Скандинавский</t>
+    <t>Дверное полотно "Comfort" цвет "Дуб Скандинаский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2299/</t>
   </si>
   <si>
-    <t>Lira Белый Мат Снежный</t>
+    <t>sp1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Снежный мат" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2303/</t>
   </si>
   <si>
-    <t>Lira Дуб Гималайский</t>
+    <t>sp3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Гималайский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2305/</t>
   </si>
   <si>
-    <t>Lira Дуб Обычный</t>
+    <t>sp4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Обычный" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2307/</t>
   </si>
   <si>
-    <t>Lira Дуб Серый</t>
+    <t>sp5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Серый" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2304/</t>
   </si>
   <si>
-    <t>Lira Дуб Скандинавский</t>
+    <t>sp6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Скандинавский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2306/</t>
   </si>
   <si>
-    <t>Lira Дуб Гималайский BLK</t>
+    <t>sp7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Гималайский" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2309/</t>
   </si>
   <si>
-    <t>Lira Дуб Матовый Снежный BLK</t>
+    <t>sp2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Снежный мат" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2308/</t>
   </si>
   <si>
-    <t>Lira Дуб Серый BLK</t>
+    <t>sp8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Серый" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2310/</t>
   </si>
   <si>
-    <t>Lira Дуб Скандинавский BLK</t>
+    <t>sp9</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Lira" цвет "Дуб Скандинавский" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2311/</t>
   </si>
   <si>
-    <t>Flora Дуб Гималайский</t>
+    <t>sp10</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Дуб Гималайский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2288/</t>
   </si>
   <si>
-    <t>Flora Дуб Обычный</t>
+    <t>sp11</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Дуб Обычный" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2291/</t>
   </si>
   <si>
-    <t>Flora Дуб Серый</t>
+    <t>sp12</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Дуб Серый" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2289/</t>
   </si>
   <si>
-    <t>Flora Дуб Скандинавский</t>
+    <t>sp13</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Flora" цвет "Дуб Скандинаский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2290/</t>
   </si>
   <si>
-    <t>Liberty</t>
+    <t>Liberty ПВХ</t>
   </si>
   <si>
     <t>Vena Альба Лайн BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2278/</t>
   </si>
   <si>
-    <t>Vena Белый Мат BLK</t>
+    <t>lib2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Белый Мат" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2279/</t>
   </si>
   <si>
     <t>Vena Бук Графит BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2280/</t>
   </si>
   <si>
     <t>Vena Бук Шале BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2281/</t>
   </si>
   <si>
     <t>Vena Кашан BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2282/</t>
   </si>
   <si>
     <t>Vena Ольха Итальянская BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2283/</t>
   </si>
   <si>
     <t>Vena Ольха Норвежская BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2284/</t>
   </si>
   <si>
-    <t>Vena Альба Лай</t>
+    <t>lib3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Альба Лайн" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2385/</t>
   </si>
   <si>
-    <t>Vena Альба Мирта</t>
+    <t>lib4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Альба Мирта" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2271/</t>
   </si>
   <si>
-    <t>Vena Белый Мат</t>
+    <t>lib1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Белый Мат" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2386/</t>
   </si>
   <si>
-    <t>Vena Бук Графит</t>
+    <t>lib5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Бук Графит" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2273/</t>
   </si>
   <si>
-    <t>Vena Бук Шале</t>
+    <t>lib6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Бук Шале" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2274/</t>
   </si>
   <si>
     <t>Vena Каштан</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2275/</t>
   </si>
   <si>
     <t>Vena Ольха Итальянская</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2276/</t>
   </si>
   <si>
     <t>Vena Ольха Норвежская</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2277/</t>
   </si>
   <si>
     <t>Trio Альба Белая BLK</t>
   </si>
@@ -626,62 +809,50 @@
   <si>
     <t>Praga Ольха Итальянская</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2257/</t>
   </si>
   <si>
     <t>Petra Альба белая BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2254/</t>
   </si>
   <si>
     <t>Petra Альба пепельная BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2255/</t>
   </si>
   <si>
     <t>Petra Альба Венге</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2253/</t>
   </si>
   <si>
-    <t>Panama Альба Мирта BLK</t>
-[...10 lines deleted...]
-  <si>
     <t>Palmira Бук Графит BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2251/</t>
   </si>
   <si>
     <t>Palmira Бук Шале BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2247/</t>
   </si>
   <si>
     <t>Palmira Каштан BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2248/</t>
   </si>
   <si>
     <t>Palmira Ольха Итальянская BLK</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2249/</t>
   </si>
   <si>
     <t>Palmira Ольха Норвежская BLK</t>
@@ -959,78 +1130,69 @@
   <si>
     <t>Гладкие Глухие Екошпон</t>
   </si>
   <si>
     <t>Гладкие Глухие Екошпон Орех</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2354/</t>
   </si>
   <si>
     <t>Гладкие Глухие ПВХ</t>
   </si>
   <si>
     <t>Гладкие Глухие  ПВХ Ольха Европейская</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2356/</t>
   </si>
   <si>
     <t>Гладкие Глухие  ПВХ Орех</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2357/</t>
   </si>
   <si>
-    <t>Гладкие Глухие ПВХ Дуб Выбеленный</t>
+    <t>Гладкие Глухие ПВХ Дуб Биленый</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2355/</t>
   </si>
   <si>
     <t>Гладкие Глухие NL</t>
   </si>
   <si>
     <t>Гладка Глухая NL Дуб Денвер</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2353/</t>
   </si>
   <si>
     <t>Гладкая Глухая NL Дуб Саванна</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2352/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://molot.kharkov.ua/2360/</t>
   </si>
   <si>
     <t>Глухие c Фрезировкой ПВХ</t>
   </si>
   <si>
     <t>Бергамо Дуб Выбеленный</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2358/</t>
   </si>
   <si>
     <t>Бергамо Дуб Юджин</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2359/</t>
   </si>
   <si>
     <t>Глухие Классика ПВХ</t>
   </si>
   <si>
     <t>Классик ПВХ Глухие Орех</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2366/</t>
   </si>
@@ -1252,57 +1414,57 @@
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1590,3678 +1752,3691 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/testtowar/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2341/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2337/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2338/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2339/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2345/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2342/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2350/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2351/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2348/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2347/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2349/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2334/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2326/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2328/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2322/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2323/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2324/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2325/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2315/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2316/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2318/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2319/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2314/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2312/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2313/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2292/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2294/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2295/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2296/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2297/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2299/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2307/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2306/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2309/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2308/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2311/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2291/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2289/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2290/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2278/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2279/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2280/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2281/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2282/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2283/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2284/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2385/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2271/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2386/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2273/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2274/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2275/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2277/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2270/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2267/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2264/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2265/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2266/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2263/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2262/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2258/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2259/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2260/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2256/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2257/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2254/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2255/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2253/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2388/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2252/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2242/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2240/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2232/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2215/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2216/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2217/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2218/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2219/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2221/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2222/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2223/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2207/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2208/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2387/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2210/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2213/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2214/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2224/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2225/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2226/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2285/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2286/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2354/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2356/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2357/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2355/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2353/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2360/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2358/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2359/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2366/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2367/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2363/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2364/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2365/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2374/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2375/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2370/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2371/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2372/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2376/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2369/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2368/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2378/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2381/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2382/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2383/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2384/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2341/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2337/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2338/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2339/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2345/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2342/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2351/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2348/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2347/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2349/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2334/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2326/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2328/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2322/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2323/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2324/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2325/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2314/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2312/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2313/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2316/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2318/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2319/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2292/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2294/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2295/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2296/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2297/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2299/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2307/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2304/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2306/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2309/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2308/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2311/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2291/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2289/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2278/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2279/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2282/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2283/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2385/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2271/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2386/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2273/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2274/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2275/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2277/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2270/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2267/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2264/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2265/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2266/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2263/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2262/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2258/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2259/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2260/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2256/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2257/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2254/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2255/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2253/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2242/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2240/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2232/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2215/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2216/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2217/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2218/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2219/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2221/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2222/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2223/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2207/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2208/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2387/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2210/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2213/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2214/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2224/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2225/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2226/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2285/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2286/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2354/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2356/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2357/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2355/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2353/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2358/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2359/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2366/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2367/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2363/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2364/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2365/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2374/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2375/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2370/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2371/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2372/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2376/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2369/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2368/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2378/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2381/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2382/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2383/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2384/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F218"/>
+  <dimension ref="A1:F211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F218" sqref="F218"/>
+      <selection activeCell="F211" sqref="F211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="7"/>
       <c r="E4" s="9"/>
       <c r="F4" s="15"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="8"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="15"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="7"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="15"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="E7" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5">
+      <c r="F7" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="6">
         <v>1</v>
       </c>
-      <c r="B7" s="11"/>
-[...3 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="7"/>
-[...5 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="7"/>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>12</v>
+      </c>
       <c r="E8" s="7"/>
-      <c r="F8" s="15"/>
+      <c r="F8" s="15">
+        <v>1670</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6">
+        <v>2</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="15">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="6">
         <v>3</v>
       </c>
-      <c r="B9" s="10" t="s">
-[...19 lines deleted...]
-      <c r="B10" s="11"/>
+      <c r="B10" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="C10" s="8" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>1310</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
-[...2 lines deleted...]
-      <c r="B11" s="11"/>
+      <c r="A11" s="6">
+        <v>4</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>19</v>
+      </c>
       <c r="C11" s="8" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
-        <v>1310</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
-[...2 lines deleted...]
-      <c r="B12" s="11"/>
+      <c r="A12" s="6">
+        <v>5</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>22</v>
+      </c>
       <c r="C12" s="8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
-        <v>1310</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
-[...2 lines deleted...]
-      <c r="B13" s="11"/>
+      <c r="A13" s="6">
+        <v>6</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>25</v>
+      </c>
       <c r="C13" s="8" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
-        <v>1310</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
-[...2 lines deleted...]
-      <c r="B14" s="11"/>
+      <c r="A14" s="6">
+        <v>7</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>28</v>
+      </c>
       <c r="C14" s="8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="15">
-        <v>1310</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
-        <v>6</v>
+      <c r="A15" s="6">
+        <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="15">
-        <v>1660</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
-[...2 lines deleted...]
-      <c r="B16" s="11"/>
+      <c r="A16" s="6">
+        <v>9</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>34</v>
+      </c>
       <c r="C16" s="8" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="15">
-        <v>1660</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
-[...2 lines deleted...]
-      <c r="B17" s="11"/>
+      <c r="A17" s="6">
+        <v>10</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>37</v>
+      </c>
       <c r="C17" s="8" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="15">
-        <v>1660</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
-[...2 lines deleted...]
-      <c r="B18" s="11"/>
+      <c r="A18" s="6">
+        <v>11</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="C18" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="15">
-        <v>1660</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
-[...2 lines deleted...]
-      <c r="B19" s="11"/>
+      <c r="A19" s="6">
+        <v>12</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>43</v>
+      </c>
       <c r="C19" s="8" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
-        <v>1660</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
-[...2 lines deleted...]
-      <c r="B20" s="11"/>
+      <c r="A20" s="6">
+        <v>13</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>46</v>
+      </c>
       <c r="C20" s="8" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="15">
-        <v>1790</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
-[...2 lines deleted...]
-      <c r="B21" s="11"/>
+      <c r="A21" s="6">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>49</v>
+      </c>
       <c r="C21" s="8" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="15">
-        <v>1790</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
-[...2 lines deleted...]
-      <c r="B22" s="11"/>
+      <c r="A22" s="6">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>52</v>
+      </c>
       <c r="C22" s="8" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="15">
-        <v>1790</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A23" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="7"/>
       <c r="E23" s="7"/>
-      <c r="F23" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F23" s="15"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
-[...11 lines deleted...]
-        <v>1790</v>
+      <c r="A24" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D25" s="7"/>
+      <c r="A25" s="6">
+        <v>1</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>58</v>
+      </c>
       <c r="E25" s="7"/>
-      <c r="F25" s="15"/>
+      <c r="F25" s="15">
+        <v>3320</v>
+      </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="4" t="s">
+      <c r="A26" s="6">
+        <v>2</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="15">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="6">
         <v>3</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...19 lines deleted...]
-      <c r="B27" s="11"/>
+      <c r="B27" s="11" t="s">
+        <v>62</v>
+      </c>
       <c r="C27" s="8" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
-[...2 lines deleted...]
-      <c r="B28" s="11"/>
+      <c r="A28" s="6">
+        <v>4</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>65</v>
+      </c>
       <c r="C28" s="8" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
-[...2 lines deleted...]
-      <c r="B29" s="11"/>
+      <c r="A29" s="6">
+        <v>5</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>68</v>
+      </c>
       <c r="C29" s="8" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
-[...2 lines deleted...]
-      <c r="B30" s="11"/>
+      <c r="A30" s="6">
+        <v>6</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>71</v>
+      </c>
       <c r="C30" s="8" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
-[...2 lines deleted...]
-      <c r="B31" s="11"/>
+      <c r="A31" s="6">
+        <v>7</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>74</v>
+      </c>
       <c r="C31" s="8" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
-[...2 lines deleted...]
-      <c r="B32" s="11"/>
+      <c r="A32" s="6">
+        <v>8</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>77</v>
+      </c>
       <c r="C32" s="8" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
-[...2 lines deleted...]
-      <c r="B33" s="11"/>
+      <c r="A33" s="6">
+        <v>9</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>80</v>
+      </c>
       <c r="C33" s="8" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
-[...2 lines deleted...]
-      <c r="B34" s="11"/>
+      <c r="A34" s="6">
+        <v>10</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>83</v>
+      </c>
       <c r="C34" s="8" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5">
-[...2 lines deleted...]
-      <c r="B35" s="11"/>
+      <c r="A35" s="6">
+        <v>11</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>86</v>
+      </c>
       <c r="C35" s="8" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="5">
-[...2 lines deleted...]
-      <c r="B36" s="11"/>
+      <c r="A36" s="6">
+        <v>12</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>89</v>
+      </c>
       <c r="C36" s="8" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="5">
-[...2 lines deleted...]
-      <c r="B37" s="11"/>
+      <c r="A37" s="6">
+        <v>13</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>92</v>
+      </c>
       <c r="C37" s="8" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="5">
-[...2 lines deleted...]
-      <c r="B38" s="11"/>
+      <c r="A38" s="6">
+        <v>14</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>95</v>
+      </c>
       <c r="C38" s="8" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="5">
-[...2 lines deleted...]
-      <c r="B39" s="11"/>
+      <c r="A39" s="6">
+        <v>15</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>98</v>
+      </c>
       <c r="C39" s="8" t="s">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="5">
-[...2 lines deleted...]
-      <c r="B40" s="11"/>
+      <c r="A40" s="6">
+        <v>16</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>101</v>
+      </c>
       <c r="C40" s="8" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="5">
-[...2 lines deleted...]
-      <c r="B41" s="11"/>
+      <c r="A41" s="6">
+        <v>17</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>104</v>
+      </c>
       <c r="C41" s="8" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>2790</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="5">
-[...2 lines deleted...]
-      <c r="B42" s="11"/>
+      <c r="A42" s="6">
+        <v>18</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>107</v>
+      </c>
       <c r="C42" s="8" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>2510</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="5">
-[...2 lines deleted...]
-      <c r="B43" s="11"/>
+      <c r="A43" s="6">
+        <v>19</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>110</v>
+      </c>
       <c r="C43" s="8" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>2690</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="5">
-[...2 lines deleted...]
-      <c r="B44" s="11"/>
+      <c r="A44" s="6">
+        <v>20</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>113</v>
+      </c>
       <c r="C44" s="8" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>2690</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="5">
-[...2 lines deleted...]
-      <c r="B45" s="11"/>
+      <c r="A45" s="6">
+        <v>21</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>65</v>
+      </c>
       <c r="C45" s="8" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>2690</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="5">
-[...2 lines deleted...]
-      <c r="B46" s="11"/>
+      <c r="A46" s="6">
+        <v>22</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>118</v>
+      </c>
       <c r="C46" s="8" t="s">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>2990</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="5">
-[...2 lines deleted...]
-      <c r="B47" s="11"/>
+      <c r="A47" s="6">
+        <v>23</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>121</v>
+      </c>
       <c r="C47" s="8" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>2990</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="5">
-[...2 lines deleted...]
-      <c r="B48" s="11"/>
+      <c r="A48" s="6">
+        <v>24</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>124</v>
+      </c>
       <c r="C48" s="8" t="s">
-        <v>86</v>
+        <v>125</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>2990</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="5">
-[...2 lines deleted...]
-      <c r="B49" s="11"/>
+      <c r="A49" s="6">
+        <v>25</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>127</v>
+      </c>
       <c r="C49" s="8" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>2790</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A50" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="7"/>
       <c r="E50" s="7"/>
-      <c r="F50" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F50" s="15"/>
     </row>
     <row r="51" spans="1:6">
-      <c r="A51" s="5">
-[...11 lines deleted...]
-        <v>2790</v>
+      <c r="A51" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D52" s="7"/>
+      <c r="A52" s="6">
+        <v>1</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>133</v>
+      </c>
       <c r="E52" s="7"/>
-      <c r="F52" s="15"/>
+      <c r="F52" s="15">
+        <v>3800</v>
+      </c>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="4" t="s">
+      <c r="A53" s="6">
+        <v>2</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="15">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="6">
         <v>3</v>
       </c>
-      <c r="B53" s="10" t="s">
-[...19 lines deleted...]
-      <c r="B54" s="11"/>
+      <c r="B54" s="11" t="s">
+        <v>134</v>
+      </c>
       <c r="C54" s="8" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>3190</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="5">
-[...2 lines deleted...]
-      <c r="B55" s="11"/>
+      <c r="A55" s="6">
+        <v>4</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>139</v>
+      </c>
       <c r="C55" s="8" t="s">
-        <v>97</v>
+        <v>140</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>3190</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="56" spans="1:6">
-      <c r="A56" s="5">
-[...2 lines deleted...]
-      <c r="B56" s="11"/>
+      <c r="A56" s="6">
+        <v>5</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>142</v>
+      </c>
       <c r="C56" s="8" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>2870</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" s="5">
-[...2 lines deleted...]
-      <c r="B57" s="11"/>
+      <c r="A57" s="6">
+        <v>6</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>145</v>
+      </c>
       <c r="C57" s="8" t="s">
-        <v>101</v>
+        <v>146</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>3190</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="58" spans="1:6">
-      <c r="A58" s="5">
-[...2 lines deleted...]
-      <c r="B58" s="11"/>
+      <c r="A58" s="6">
+        <v>7</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>148</v>
+      </c>
       <c r="C58" s="8" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>3050</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="5">
-[...2 lines deleted...]
-      <c r="B59" s="11"/>
+      <c r="A59" s="6">
+        <v>8</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>148</v>
+      </c>
       <c r="C59" s="8" t="s">
-        <v>105</v>
+        <v>151</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>3050</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="5">
-[...2 lines deleted...]
-      <c r="B60" s="11"/>
+      <c r="A60" s="6">
+        <v>9</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>153</v>
+      </c>
       <c r="C60" s="8" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>2999</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="5">
-[...2 lines deleted...]
-      <c r="B61" s="11"/>
+      <c r="A61" s="6">
+        <v>10</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>156</v>
+      </c>
       <c r="C61" s="8" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>2999</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="62" spans="1:6">
-      <c r="A62" s="5">
-[...2 lines deleted...]
-      <c r="B62" s="11"/>
+      <c r="A62" s="6">
+        <v>11</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>159</v>
+      </c>
       <c r="C62" s="8" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>2790</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="63" spans="1:6">
-      <c r="A63" s="5">
-[...2 lines deleted...]
-      <c r="B63" s="11"/>
+      <c r="A63" s="6">
+        <v>12</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>162</v>
+      </c>
       <c r="C63" s="8" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>2999</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="64" spans="1:6">
-      <c r="A64" s="5">
-[...2 lines deleted...]
-      <c r="B64" s="11"/>
+      <c r="A64" s="6">
+        <v>13</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>165</v>
+      </c>
       <c r="C64" s="8" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>116</v>
+        <v>167</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>2690</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="65" spans="1:6">
-      <c r="A65" s="5">
-[...2 lines deleted...]
-      <c r="B65" s="11"/>
+      <c r="A65" s="6">
+        <v>14</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>168</v>
+      </c>
       <c r="C65" s="8" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>2690</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="5">
-[...2 lines deleted...]
-      <c r="B66" s="11"/>
+      <c r="A66" s="6">
+        <v>15</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>171</v>
+      </c>
       <c r="C66" s="8" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>2999</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="5">
-[...2 lines deleted...]
-      <c r="B67" s="11"/>
+      <c r="A67" s="6">
+        <v>16</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>174</v>
+      </c>
       <c r="C67" s="8" t="s">
-        <v>121</v>
+        <v>175</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>122</v>
+        <v>176</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>2999</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="5">
-[...2 lines deleted...]
-      <c r="B68" s="11"/>
+      <c r="A68" s="6">
+        <v>17</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>177</v>
+      </c>
       <c r="C68" s="8" t="s">
-        <v>123</v>
+        <v>178</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>124</v>
+        <v>179</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>2790</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="5">
-[...2 lines deleted...]
-      <c r="B69" s="11"/>
+      <c r="A69" s="6">
+        <v>18</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>180</v>
+      </c>
       <c r="C69" s="8" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>126</v>
+        <v>182</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
-        <v>2690</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="5">
-[...2 lines deleted...]
-      <c r="B70" s="11"/>
+      <c r="A70" s="6">
+        <v>19</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>183</v>
+      </c>
       <c r="C70" s="8" t="s">
-        <v>127</v>
+        <v>184</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>128</v>
+        <v>185</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
-        <v>2999</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="5">
-[...2 lines deleted...]
-      <c r="B71" s="11"/>
+      <c r="A71" s="6">
+        <v>20</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>186</v>
+      </c>
       <c r="C71" s="8" t="s">
-        <v>129</v>
+        <v>187</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>130</v>
+        <v>188</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>2690</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="5">
-[...2 lines deleted...]
-      <c r="B72" s="11"/>
+      <c r="A72" s="6">
+        <v>21</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>189</v>
+      </c>
       <c r="C72" s="8" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>132</v>
+        <v>191</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
-        <v>2690</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A73" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="7"/>
       <c r="E73" s="7"/>
-      <c r="F73" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F73" s="15"/>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="5">
-[...11 lines deleted...]
-        <v>2999</v>
+      <c r="A74" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D75" s="7"/>
+      <c r="A75" s="6">
+        <v>1</v>
+      </c>
+      <c r="B75" s="11"/>
+      <c r="C75" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>194</v>
+      </c>
       <c r="E75" s="7"/>
-      <c r="F75" s="15"/>
+      <c r="F75" s="15">
+        <v>4575</v>
+      </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="4" t="s">
+      <c r="A76" s="6">
+        <v>2</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="15">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="6">
         <v>3</v>
-      </c>
-[...18 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B77" s="11"/>
       <c r="C77" s="8" t="s">
-        <v>138</v>
+        <v>198</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>139</v>
+        <v>199</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="5">
-        <v>2</v>
+      <c r="A78" s="6">
+        <v>4</v>
       </c>
       <c r="B78" s="11"/>
       <c r="C78" s="8" t="s">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>141</v>
+        <v>201</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>3998</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="79" spans="1:6">
-      <c r="A79" s="5">
-        <v>3</v>
+      <c r="A79" s="6">
+        <v>5</v>
       </c>
       <c r="B79" s="11"/>
       <c r="C79" s="8" t="s">
-        <v>142</v>
+        <v>202</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>143</v>
+        <v>203</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="5">
-        <v>4</v>
+      <c r="A80" s="6">
+        <v>6</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="8" t="s">
-        <v>144</v>
+        <v>204</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="81" spans="1:6">
-      <c r="A81" s="5">
-        <v>5</v>
+      <c r="A81" s="6">
+        <v>7</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="8" t="s">
-        <v>146</v>
+        <v>206</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>147</v>
+        <v>207</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="5">
-[...2 lines deleted...]
-      <c r="B82" s="11"/>
+      <c r="A82" s="6">
+        <v>8</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>208</v>
+      </c>
       <c r="C82" s="8" t="s">
-        <v>148</v>
+        <v>209</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>149</v>
+        <v>210</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="5">
-[...2 lines deleted...]
-      <c r="B83" s="11"/>
+      <c r="A83" s="6">
+        <v>9</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>211</v>
+      </c>
       <c r="C83" s="8" t="s">
-        <v>150</v>
+        <v>212</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>151</v>
+        <v>213</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="5">
-[...2 lines deleted...]
-      <c r="B84" s="11"/>
+      <c r="A84" s="6">
+        <v>10</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>214</v>
+      </c>
       <c r="C84" s="8" t="s">
-        <v>152</v>
+        <v>215</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>153</v>
+        <v>216</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>3840</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="5">
-[...2 lines deleted...]
-      <c r="B85" s="11"/>
+      <c r="A85" s="6">
+        <v>11</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>217</v>
+      </c>
       <c r="C85" s="8" t="s">
-        <v>154</v>
+        <v>218</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>155</v>
+        <v>219</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="5">
-[...2 lines deleted...]
-      <c r="B86" s="11"/>
+      <c r="A86" s="6">
+        <v>12</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>220</v>
+      </c>
       <c r="C86" s="8" t="s">
-        <v>156</v>
+        <v>221</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>157</v>
+        <v>222</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
-        <v>3990</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="5">
-        <v>11</v>
+      <c r="A87" s="6">
+        <v>13</v>
       </c>
       <c r="B87" s="11"/>
       <c r="C87" s="8" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="5">
-        <v>12</v>
+      <c r="A88" s="6">
+        <v>14</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="8" t="s">
-        <v>160</v>
+        <v>225</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>161</v>
+        <v>226</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="5">
-        <v>13</v>
+      <c r="A89" s="6">
+        <v>15</v>
       </c>
       <c r="B89" s="11"/>
       <c r="C89" s="8" t="s">
-        <v>162</v>
+        <v>227</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>163</v>
+        <v>228</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="5">
-        <v>14</v>
+      <c r="A90" s="6">
+        <v>16</v>
       </c>
       <c r="B90" s="11"/>
       <c r="C90" s="8" t="s">
-        <v>164</v>
+        <v>229</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>165</v>
+        <v>230</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="5">
-        <v>15</v>
+      <c r="A91" s="6">
+        <v>17</v>
       </c>
       <c r="B91" s="11"/>
       <c r="C91" s="8" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="5">
-        <v>16</v>
+      <c r="A92" s="6">
+        <v>18</v>
       </c>
       <c r="B92" s="11"/>
       <c r="C92" s="8" t="s">
-        <v>168</v>
+        <v>233</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="5">
-        <v>17</v>
+      <c r="A93" s="6">
+        <v>19</v>
       </c>
       <c r="B93" s="11"/>
       <c r="C93" s="8" t="s">
-        <v>170</v>
+        <v>235</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>171</v>
+        <v>236</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="5">
-        <v>18</v>
+      <c r="A94" s="6">
+        <v>20</v>
       </c>
       <c r="B94" s="11"/>
       <c r="C94" s="8" t="s">
-        <v>172</v>
+        <v>237</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="5">
-        <v>19</v>
+      <c r="A95" s="6">
+        <v>21</v>
       </c>
       <c r="B95" s="11"/>
       <c r="C95" s="8" t="s">
-        <v>174</v>
+        <v>239</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>175</v>
+        <v>240</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="5">
-        <v>20</v>
+      <c r="A96" s="6">
+        <v>22</v>
       </c>
       <c r="B96" s="11"/>
       <c r="C96" s="8" t="s">
-        <v>176</v>
+        <v>241</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>3160</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="5">
-        <v>21</v>
+      <c r="A97" s="6">
+        <v>23</v>
       </c>
       <c r="B97" s="11"/>
       <c r="C97" s="8" t="s">
-        <v>178</v>
+        <v>243</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>179</v>
+        <v>244</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>3160</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="5">
-        <v>22</v>
+      <c r="A98" s="6">
+        <v>24</v>
       </c>
       <c r="B98" s="11"/>
       <c r="C98" s="8" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>3160</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="5">
-        <v>23</v>
+      <c r="A99" s="6">
+        <v>25</v>
       </c>
       <c r="B99" s="11"/>
       <c r="C99" s="8" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>3390</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="5">
-        <v>24</v>
+      <c r="A100" s="6">
+        <v>26</v>
       </c>
       <c r="B100" s="11"/>
       <c r="C100" s="8" t="s">
-        <v>184</v>
+        <v>249</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="5">
-        <v>25</v>
+      <c r="A101" s="6">
+        <v>27</v>
       </c>
       <c r="B101" s="11"/>
       <c r="C101" s="8" t="s">
-        <v>186</v>
+        <v>251</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>187</v>
+        <v>252</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="5">
-        <v>26</v>
+      <c r="A102" s="6">
+        <v>28</v>
       </c>
       <c r="B102" s="11"/>
       <c r="C102" s="8" t="s">
-        <v>188</v>
+        <v>253</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="5">
-        <v>27</v>
+      <c r="A103" s="6">
+        <v>29</v>
       </c>
       <c r="B103" s="11"/>
       <c r="C103" s="8" t="s">
-        <v>190</v>
+        <v>255</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>191</v>
+        <v>256</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="5">
-        <v>28</v>
+      <c r="A104" s="6">
+        <v>30</v>
       </c>
       <c r="B104" s="11"/>
       <c r="C104" s="8" t="s">
-        <v>192</v>
+        <v>257</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="5">
-        <v>29</v>
+      <c r="A105" s="6">
+        <v>31</v>
       </c>
       <c r="B105" s="11"/>
       <c r="C105" s="8" t="s">
-        <v>194</v>
+        <v>259</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>195</v>
+        <v>260</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="5">
-        <v>30</v>
+      <c r="A106" s="6">
+        <v>32</v>
       </c>
       <c r="B106" s="11"/>
       <c r="C106" s="8" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>197</v>
+        <v>262</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="5">
-        <v>31</v>
+      <c r="A107" s="6">
+        <v>33</v>
       </c>
       <c r="B107" s="11"/>
       <c r="C107" s="8" t="s">
-        <v>198</v>
+        <v>263</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>199</v>
+        <v>264</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="5">
-        <v>32</v>
+      <c r="A108" s="6">
+        <v>34</v>
       </c>
       <c r="B108" s="11"/>
       <c r="C108" s="8" t="s">
-        <v>200</v>
+        <v>265</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>201</v>
+        <v>266</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>3260</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" s="5">
-        <v>33</v>
+      <c r="A109" s="6">
+        <v>35</v>
       </c>
       <c r="B109" s="11"/>
       <c r="C109" s="8" t="s">
-        <v>202</v>
+        <v>267</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>203</v>
+        <v>268</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>3260</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="5">
-        <v>34</v>
+      <c r="A110" s="6">
+        <v>36</v>
       </c>
       <c r="B110" s="11"/>
       <c r="C110" s="8" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>3260</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="5">
-        <v>35</v>
+      <c r="A111" s="6">
+        <v>37</v>
       </c>
       <c r="B111" s="11"/>
       <c r="C111" s="8" t="s">
-        <v>206</v>
+        <v>271</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>207</v>
+        <v>272</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>3260</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="5">
-        <v>36</v>
+      <c r="A112" s="6">
+        <v>38</v>
       </c>
       <c r="B112" s="11"/>
       <c r="C112" s="8" t="s">
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>209</v>
+        <v>274</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>3920</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="5">
-        <v>37</v>
+      <c r="A113" s="6">
+        <v>39</v>
       </c>
       <c r="B113" s="11"/>
       <c r="C113" s="8" t="s">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>211</v>
+        <v>276</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>3920</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="114" spans="1:6">
-      <c r="A114" s="5">
-        <v>38</v>
+      <c r="A114" s="6">
+        <v>40</v>
       </c>
       <c r="B114" s="11"/>
       <c r="C114" s="8" t="s">
-        <v>212</v>
+        <v>277</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>213</v>
+        <v>278</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>3920</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="115" spans="1:6">
-      <c r="A115" s="5">
-        <v>39</v>
+      <c r="A115" s="6">
+        <v>41</v>
       </c>
       <c r="B115" s="11"/>
       <c r="C115" s="8" t="s">
-        <v>214</v>
+        <v>279</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>215</v>
+        <v>280</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>3920</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="5">
-        <v>40</v>
+      <c r="A116" s="6">
+        <v>42</v>
       </c>
       <c r="B116" s="11"/>
       <c r="C116" s="8" t="s">
-        <v>216</v>
+        <v>281</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>217</v>
+        <v>282</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
-        <v>3920</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="5">
-        <v>41</v>
+      <c r="A117" s="6">
+        <v>43</v>
       </c>
       <c r="B117" s="11"/>
       <c r="C117" s="8" t="s">
-        <v>218</v>
+        <v>283</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>219</v>
+        <v>284</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
-        <v>3920</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" s="5">
-        <v>42</v>
+      <c r="A118" s="6">
+        <v>44</v>
       </c>
       <c r="B118" s="11"/>
       <c r="C118" s="8" t="s">
-        <v>220</v>
+        <v>285</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>221</v>
+        <v>286</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>3920</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" s="5">
-        <v>43</v>
+      <c r="A119" s="6">
+        <v>45</v>
       </c>
       <c r="B119" s="11"/>
       <c r="C119" s="8" t="s">
-        <v>222</v>
+        <v>287</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>223</v>
+        <v>288</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>3920</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="5">
-        <v>44</v>
+      <c r="A120" s="6">
+        <v>46</v>
       </c>
       <c r="B120" s="11"/>
       <c r="C120" s="8" t="s">
-        <v>224</v>
+        <v>289</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>3920</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" s="5">
-        <v>45</v>
+      <c r="A121" s="6">
+        <v>47</v>
       </c>
       <c r="B121" s="11"/>
       <c r="C121" s="8" t="s">
-        <v>226</v>
+        <v>291</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>3920</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="122" spans="1:6">
-      <c r="A122" s="5">
-        <v>46</v>
+      <c r="A122" s="6">
+        <v>48</v>
       </c>
       <c r="B122" s="11"/>
       <c r="C122" s="8" t="s">
-        <v>228</v>
+        <v>293</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>229</v>
+        <v>294</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>3390</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="5">
-        <v>47</v>
+      <c r="A123" s="6">
+        <v>49</v>
       </c>
       <c r="B123" s="11"/>
       <c r="C123" s="8" t="s">
-        <v>230</v>
+        <v>295</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>231</v>
+        <v>296</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>4172</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="5">
-        <v>48</v>
+      <c r="A124" s="6">
+        <v>50</v>
       </c>
       <c r="B124" s="11"/>
       <c r="C124" s="8" t="s">
-        <v>232</v>
+        <v>297</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>233</v>
+        <v>298</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>3390</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="5">
-        <v>49</v>
+      <c r="A125" s="6">
+        <v>51</v>
       </c>
       <c r="B125" s="11"/>
       <c r="C125" s="8" t="s">
-        <v>234</v>
+        <v>299</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>235</v>
+        <v>300</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>3998</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="5">
-        <v>50</v>
+      <c r="A126" s="6">
+        <v>52</v>
       </c>
       <c r="B126" s="11"/>
       <c r="C126" s="8" t="s">
-        <v>236</v>
+        <v>301</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>237</v>
+        <v>302</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>3998</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="5">
-        <v>51</v>
+      <c r="A127" s="6">
+        <v>53</v>
       </c>
       <c r="B127" s="11"/>
       <c r="C127" s="8" t="s">
-        <v>238</v>
+        <v>303</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>239</v>
+        <v>304</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>3998</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="5">
-        <v>52</v>
+      <c r="A128" s="6">
+        <v>54</v>
       </c>
       <c r="B128" s="11"/>
       <c r="C128" s="8" t="s">
-        <v>240</v>
+        <v>305</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>241</v>
+        <v>306</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>3998</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="129" spans="1:6">
-      <c r="A129" s="5">
-        <v>53</v>
+      <c r="A129" s="6">
+        <v>55</v>
       </c>
       <c r="B129" s="11"/>
       <c r="C129" s="8" t="s">
-        <v>242</v>
+        <v>307</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>243</v>
+        <v>308</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>3998</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="5">
-        <v>54</v>
+      <c r="A130" s="6">
+        <v>56</v>
       </c>
       <c r="B130" s="11"/>
       <c r="C130" s="8" t="s">
-        <v>244</v>
+        <v>309</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>245</v>
+        <v>310</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>3390</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="5">
-        <v>55</v>
+      <c r="A131" s="6">
+        <v>57</v>
       </c>
       <c r="B131" s="11"/>
       <c r="C131" s="8" t="s">
-        <v>246</v>
+        <v>311</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>247</v>
+        <v>312</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>4172</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="5">
-        <v>56</v>
+      <c r="A132" s="6">
+        <v>58</v>
       </c>
       <c r="B132" s="11"/>
       <c r="C132" s="8" t="s">
-        <v>248</v>
+        <v>313</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>249</v>
+        <v>314</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>3998</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="133" spans="1:6">
-      <c r="A133" s="5">
-        <v>57</v>
+      <c r="A133" s="6">
+        <v>59</v>
       </c>
       <c r="B133" s="11"/>
       <c r="C133" s="8" t="s">
-        <v>250</v>
+        <v>315</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>251</v>
+        <v>316</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>3998</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="134" spans="1:6">
-      <c r="A134" s="5">
-        <v>58</v>
+      <c r="A134" s="6">
+        <v>60</v>
       </c>
       <c r="B134" s="11"/>
       <c r="C134" s="8" t="s">
-        <v>252</v>
+        <v>317</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>253</v>
+        <v>318</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>3998</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="5">
-        <v>59</v>
+      <c r="A135" s="6">
+        <v>61</v>
       </c>
       <c r="B135" s="11"/>
       <c r="C135" s="8" t="s">
-        <v>254</v>
+        <v>319</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>255</v>
+        <v>320</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>3998</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="5">
-        <v>60</v>
+      <c r="A136" s="6">
+        <v>62</v>
       </c>
       <c r="B136" s="11"/>
       <c r="C136" s="8" t="s">
-        <v>256</v>
+        <v>321</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>257</v>
+        <v>322</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>3998</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="137" spans="1:6">
-      <c r="A137" s="5">
-        <v>61</v>
+      <c r="A137" s="6">
+        <v>63</v>
       </c>
       <c r="B137" s="11"/>
       <c r="C137" s="8" t="s">
-        <v>258</v>
+        <v>323</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>259</v>
+        <v>324</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="138" spans="1:6">
-      <c r="A138" s="5">
-        <v>62</v>
+      <c r="A138" s="6">
+        <v>64</v>
       </c>
       <c r="B138" s="11"/>
       <c r="C138" s="8" t="s">
-        <v>260</v>
+        <v>325</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>261</v>
+        <v>326</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="139" spans="1:6">
-      <c r="A139" s="5">
-        <v>63</v>
+      <c r="A139" s="6">
+        <v>65</v>
       </c>
       <c r="B139" s="11"/>
       <c r="C139" s="8" t="s">
-        <v>262</v>
+        <v>327</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>263</v>
+        <v>328</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>3390</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="140" spans="1:6">
-      <c r="A140" s="5">
-        <v>64</v>
+      <c r="A140" s="6">
+        <v>66</v>
       </c>
       <c r="B140" s="11"/>
       <c r="C140" s="8" t="s">
-        <v>264</v>
+        <v>329</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>265</v>
+        <v>330</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="141" spans="1:6">
-      <c r="A141" s="5">
-        <v>65</v>
+      <c r="A141" s="6">
+        <v>67</v>
       </c>
       <c r="B141" s="11"/>
       <c r="C141" s="8" t="s">
-        <v>266</v>
+        <v>331</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>267</v>
+        <v>332</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="5">
-        <v>66</v>
+      <c r="A142" s="6">
+        <v>68</v>
       </c>
       <c r="B142" s="11"/>
       <c r="C142" s="8" t="s">
-        <v>268</v>
+        <v>333</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>269</v>
+        <v>334</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="143" spans="1:6">
-      <c r="A143" s="5">
-        <v>67</v>
+      <c r="A143" s="6">
+        <v>69</v>
       </c>
       <c r="B143" s="11"/>
       <c r="C143" s="8" t="s">
-        <v>270</v>
+        <v>335</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>271</v>
+        <v>336</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="144" spans="1:6">
-      <c r="A144" s="5">
-        <v>68</v>
+      <c r="A144" s="6">
+        <v>70</v>
       </c>
       <c r="B144" s="11"/>
       <c r="C144" s="8" t="s">
-        <v>272</v>
+        <v>337</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>273</v>
+        <v>338</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>3840</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="145" spans="1:6">
-      <c r="A145" s="5">
-        <v>69</v>
+      <c r="A145" s="6">
+        <v>71</v>
       </c>
       <c r="B145" s="11"/>
       <c r="C145" s="8" t="s">
-        <v>274</v>
+        <v>339</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>275</v>
+        <v>340</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="146" spans="1:6">
-      <c r="A146" s="5">
-        <v>70</v>
+      <c r="A146" s="6">
+        <v>72</v>
       </c>
       <c r="B146" s="11"/>
       <c r="C146" s="8" t="s">
-        <v>276</v>
+        <v>341</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>277</v>
+        <v>342</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="5">
-        <v>71</v>
+      <c r="A147" s="6">
+        <v>73</v>
       </c>
       <c r="B147" s="11"/>
       <c r="C147" s="8" t="s">
-        <v>278</v>
+        <v>343</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>279</v>
+        <v>344</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>3260</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="148" spans="1:6">
-      <c r="A148" s="5">
-        <v>72</v>
+      <c r="A148" s="6">
+        <v>74</v>
       </c>
       <c r="B148" s="11"/>
       <c r="C148" s="8" t="s">
-        <v>280</v>
+        <v>345</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>281</v>
+        <v>346</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>3390</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="149" spans="1:6">
-      <c r="A149" s="5">
-        <v>73</v>
+      <c r="A149" s="6">
+        <v>75</v>
       </c>
       <c r="B149" s="11"/>
       <c r="C149" s="8" t="s">
-        <v>282</v>
+        <v>347</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>283</v>
+        <v>348</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="150" spans="1:6">
-      <c r="A150" s="5">
-        <v>74</v>
+      <c r="A150" s="6">
+        <v>76</v>
       </c>
       <c r="B150" s="11"/>
       <c r="C150" s="8" t="s">
-        <v>284</v>
+        <v>349</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>285</v>
+        <v>350</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="151" spans="1:6">
-      <c r="A151" s="5">
-        <v>75</v>
+      <c r="A151" s="6">
+        <v>77</v>
       </c>
       <c r="B151" s="11"/>
       <c r="C151" s="8" t="s">
-        <v>286</v>
+        <v>351</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>287</v>
+        <v>352</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="152" spans="1:6">
-      <c r="A152" s="5">
-        <v>76</v>
+      <c r="A152" s="6">
+        <v>78</v>
       </c>
       <c r="B152" s="11"/>
       <c r="C152" s="8" t="s">
-        <v>288</v>
+        <v>353</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>289</v>
+        <v>354</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>3840</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A153" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B153" s="7"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="7"/>
       <c r="E153" s="7"/>
-      <c r="F153" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F153" s="15"/>
     </row>
     <row r="154" spans="1:6">
-      <c r="A154" s="5">
-[...11 lines deleted...]
-        <v>3260</v>
+      <c r="A154" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E154" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
-      <c r="A155" s="5">
-        <v>79</v>
+      <c r="A155" s="6">
+        <v>1</v>
       </c>
       <c r="B155" s="11"/>
       <c r="C155" s="8" t="s">
-        <v>294</v>
+        <v>356</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>295</v>
+        <v>357</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>3260</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="156" spans="1:6">
-      <c r="A156" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A156" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="B156" s="7"/>
+      <c r="C156" s="8"/>
+      <c r="D156" s="7"/>
       <c r="E156" s="7"/>
-      <c r="F156" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F156" s="15"/>
     </row>
     <row r="157" spans="1:6">
-      <c r="A157" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F157" s="15"/>
+      <c r="A157" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E157" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A158" s="6">
+        <v>1</v>
+      </c>
+      <c r="B158" s="11"/>
+      <c r="C158" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E158" s="7"/>
+      <c r="F158" s="15">
+        <v>5530</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="5">
-        <v>1</v>
+      <c r="A159" s="6">
+        <v>2</v>
       </c>
       <c r="B159" s="11"/>
       <c r="C159" s="8" t="s">
-        <v>299</v>
+        <v>361</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>300</v>
+        <v>362</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>3120</v>
+        <v>5530</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="6" t="s">
-        <v>301</v>
+      <c r="A160" s="3" t="s">
+        <v>363</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8"/>
       <c r="D160" s="7"/>
       <c r="E160" s="7"/>
       <c r="F160" s="15"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B161" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B161" s="7"/>
+      <c r="C161" s="8"/>
+      <c r="D161" s="7"/>
+      <c r="E161" s="7"/>
+      <c r="F161" s="15"/>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C161" s="12" t="s">
+      <c r="B162" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D161" s="13" t="s">
+      <c r="C162" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E161" s="14" t="s">
+      <c r="D162" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F161" s="16" t="s">
+      <c r="E162" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A162" s="5">
+      <c r="F162" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="6">
         <v>1</v>
-      </c>
-[...14 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B163" s="11"/>
       <c r="C163" s="8" t="s">
-        <v>304</v>
+        <v>365</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>305</v>
+        <v>366</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>4500</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" s="3" t="s">
-        <v>306</v>
+      <c r="A164" s="4" t="s">
+        <v>367</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="15"/>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F165" s="15"/>
+      <c r="A165" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E165" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A166" s="6">
+        <v>1</v>
+      </c>
+      <c r="B166" s="11"/>
+      <c r="C166" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E166" s="7"/>
+      <c r="F166" s="15">
+        <v>1755</v>
       </c>
     </row>
     <row r="167" spans="1:6">
-      <c r="A167" s="5">
-        <v>1</v>
+      <c r="A167" s="6">
+        <v>2</v>
       </c>
       <c r="B167" s="11"/>
       <c r="C167" s="8" t="s">
-        <v>308</v>
+        <v>370</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>309</v>
+        <v>371</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>1245</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
-      <c r="A168" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D168" s="7"/>
+      <c r="A168" s="6">
+        <v>3</v>
+      </c>
+      <c r="B168" s="11"/>
+      <c r="C168" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>373</v>
+      </c>
       <c r="E168" s="7"/>
-      <c r="F168" s="15"/>
+      <c r="F168" s="15">
+        <v>1655</v>
+      </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B169" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" s="7"/>
+      <c r="C169" s="8"/>
+      <c r="D169" s="7"/>
+      <c r="E169" s="7"/>
+      <c r="F169" s="15"/>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C169" s="12" t="s">
+      <c r="B170" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D169" s="13" t="s">
+      <c r="C170" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E169" s="14" t="s">
+      <c r="D170" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F169" s="16" t="s">
+      <c r="E170" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A170" s="5">
+      <c r="F170" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="6">
         <v>1</v>
-      </c>
-[...14 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B171" s="11"/>
       <c r="C171" s="8" t="s">
-        <v>313</v>
+        <v>375</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>314</v>
+        <v>376</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>1376</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="172" spans="1:6">
-      <c r="A172" s="5">
-        <v>3</v>
+      <c r="A172" s="6">
+        <v>2</v>
       </c>
       <c r="B172" s="11"/>
       <c r="C172" s="8" t="s">
-        <v>315</v>
+        <v>377</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>316</v>
+        <v>378</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
-        <v>1376</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="173" spans="1:6">
-      <c r="A173" s="6" t="s">
-        <v>317</v>
+      <c r="A173" s="4" t="s">
+        <v>379</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8"/>
       <c r="D173" s="7"/>
       <c r="E173" s="7"/>
       <c r="F173" s="15"/>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="4" t="s">
-        <v>3</v>
+      <c r="A174" s="5" t="s">
+        <v>4</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C174" s="12" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D174" s="13" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E174" s="14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F174" s="16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="5">
+      <c r="A175" s="6">
         <v>1</v>
       </c>
       <c r="B175" s="11"/>
       <c r="C175" s="8" t="s">
-        <v>318</v>
+        <v>380</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>319</v>
+        <v>381</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>1296</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" s="5">
+      <c r="A176" s="6">
         <v>2</v>
       </c>
       <c r="B176" s="11"/>
       <c r="C176" s="8" t="s">
-        <v>320</v>
+        <v>382</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>321</v>
+        <v>383</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>1296</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="6" t="s">
-        <v>322</v>
+      <c r="A177" s="4" t="s">
+        <v>384</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
       <c r="F177" s="15"/>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="4" t="s">
-        <v>3</v>
+      <c r="A178" s="5" t="s">
+        <v>4</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C178" s="12" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D178" s="13" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E178" s="14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F178" s="16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="5">
+      <c r="A179" s="6">
         <v>1</v>
       </c>
       <c r="B179" s="11"/>
       <c r="C179" s="8" t="s">
-        <v>323</v>
+        <v>385</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>324</v>
+        <v>386</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>2300</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D180" s="7"/>
+      <c r="A180" s="6">
+        <v>2</v>
+      </c>
+      <c r="B180" s="11"/>
+      <c r="C180" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>388</v>
+      </c>
       <c r="E180" s="7"/>
-      <c r="F180" s="15"/>
+      <c r="F180" s="15">
+        <v>2390</v>
+      </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B181" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="B181" s="7"/>
+      <c r="C181" s="8"/>
+      <c r="D181" s="7"/>
+      <c r="E181" s="7"/>
+      <c r="F181" s="15"/>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C181" s="12" t="s">
+      <c r="B182" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D181" s="13" t="s">
+      <c r="C182" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E181" s="14" t="s">
+      <c r="D182" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F181" s="16" t="s">
+      <c r="E182" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="5">
+      <c r="F182" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="6">
         <v>1</v>
-      </c>
-[...14 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B183" s="11"/>
       <c r="C183" s="8" t="s">
-        <v>328</v>
+        <v>390</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>329</v>
+        <v>391</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>1935</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="6" t="s">
-        <v>330</v>
+      <c r="A184" s="4" t="s">
+        <v>392</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8"/>
       <c r="D184" s="7"/>
       <c r="E184" s="7"/>
       <c r="F184" s="15"/>
     </row>
     <row r="185" spans="1:6">
-      <c r="A185" s="4" t="s">
-        <v>3</v>
+      <c r="A185" s="5" t="s">
+        <v>4</v>
       </c>
       <c r="B185" s="10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C185" s="12" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D185" s="13" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E185" s="14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F185" s="16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6">
-      <c r="A186" s="5">
+      <c r="A186" s="6">
         <v>1</v>
       </c>
       <c r="B186" s="11"/>
       <c r="C186" s="8" t="s">
-        <v>331</v>
+        <v>393</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>332</v>
+        <v>394</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>1890</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="5">
+      <c r="A187" s="6">
         <v>2</v>
       </c>
       <c r="B187" s="11"/>
       <c r="C187" s="8" t="s">
-        <v>333</v>
+        <v>395</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>1990</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="6" t="s">
-        <v>335</v>
+      <c r="A188" s="4" t="s">
+        <v>397</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8"/>
       <c r="D188" s="7"/>
       <c r="E188" s="7"/>
       <c r="F188" s="15"/>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="4" t="s">
-        <v>3</v>
+      <c r="A189" s="5" t="s">
+        <v>4</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C189" s="12" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D189" s="13" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E189" s="14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F189" s="16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="5">
+      <c r="A190" s="6">
         <v>1</v>
       </c>
       <c r="B190" s="11"/>
       <c r="C190" s="8" t="s">
-        <v>336</v>
+        <v>398</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>337</v>
+        <v>399</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>3160</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D191" s="7"/>
+      <c r="A191" s="6">
+        <v>2</v>
+      </c>
+      <c r="B191" s="11"/>
+      <c r="C191" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>401</v>
+      </c>
       <c r="E191" s="7"/>
-      <c r="F191" s="15"/>
+      <c r="F191" s="15">
+        <v>2710</v>
+      </c>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="4" t="s">
+      <c r="A192" s="6">
         <v>3</v>
       </c>
-      <c r="B192" s="10" t="s">
+      <c r="B192" s="11"/>
+      <c r="C192" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="E192" s="7"/>
+      <c r="F192" s="15">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="6">
         <v>4</v>
-      </c>
-[...15 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B193" s="11"/>
       <c r="C193" s="8" t="s">
-        <v>339</v>
+        <v>404</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>340</v>
+        <v>405</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>2150</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" s="5">
-        <v>2</v>
+      <c r="A194" s="6">
+        <v>5</v>
       </c>
       <c r="B194" s="11"/>
       <c r="C194" s="8" t="s">
-        <v>341</v>
+        <v>406</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>342</v>
+        <v>407</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>2150</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D195" s="7"/>
+      <c r="A195" s="6">
+        <v>6</v>
+      </c>
+      <c r="B195" s="11"/>
+      <c r="C195" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>409</v>
+      </c>
       <c r="E195" s="7"/>
-      <c r="F195" s="15"/>
+      <c r="F195" s="15">
+        <v>2170</v>
+      </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="4" t="s">
-[...11 lines deleted...]
-      <c r="E196" s="14" t="s">
+      <c r="A196" s="6">
         <v>7</v>
       </c>
-      <c r="F196" s="16" t="s">
+      <c r="B196" s="11"/>
+      <c r="C196" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="E196" s="7"/>
+      <c r="F196" s="15">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="6">
         <v>8</v>
-      </c>
-[...3 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B197" s="11"/>
       <c r="C197" s="8" t="s">
-        <v>344</v>
+        <v>412</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>2300</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A198" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="B198" s="7"/>
+      <c r="C198" s="8"/>
+      <c r="D198" s="7"/>
       <c r="E198" s="7"/>
-      <c r="F198" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F198" s="15"/>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="5">
-[...11 lines deleted...]
-        <v>1810</v>
+      <c r="A199" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D199" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E199" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="5">
-        <v>4</v>
+      <c r="A200" s="6">
+        <v>1</v>
       </c>
       <c r="B200" s="11"/>
       <c r="C200" s="8" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>351</v>
+        <v>416</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>1810</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="5">
-        <v>5</v>
+      <c r="A201" s="6">
+        <v>2</v>
       </c>
       <c r="B201" s="11"/>
       <c r="C201" s="8" t="s">
-        <v>352</v>
+        <v>417</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>353</v>
+        <v>418</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>1720</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="202" spans="1:6">
-      <c r="A202" s="5">
-        <v>6</v>
+      <c r="A202" s="6">
+        <v>3</v>
       </c>
       <c r="B202" s="11"/>
       <c r="C202" s="8" t="s">
-        <v>354</v>
+        <v>419</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>1810</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="5">
+      <c r="A203" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="B203" s="7"/>
+      <c r="C203" s="8"/>
+      <c r="D203" s="7"/>
+      <c r="E203" s="7"/>
+      <c r="F203" s="15"/>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B203" s="11"/>
-[...12 lines deleted...]
-      <c r="A204" s="5">
+      <c r="E204" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B204" s="11"/>
-[...8 lines deleted...]
-        <v>2400</v>
+      <c r="F204" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D205" s="7"/>
+      <c r="A205" s="6">
+        <v>1</v>
+      </c>
+      <c r="B205" s="11"/>
+      <c r="C205" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D205" s="7" t="s">
+        <v>423</v>
+      </c>
       <c r="E205" s="7"/>
-      <c r="F205" s="15"/>
+      <c r="F205" s="15">
+        <v>2300</v>
+      </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="4" t="s">
+      <c r="A206" s="6">
+        <v>2</v>
+      </c>
+      <c r="B206" s="11"/>
+      <c r="C206" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="E206" s="7"/>
+      <c r="F206" s="15">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="6">
         <v>3</v>
-      </c>
-[...18 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B207" s="11"/>
       <c r="C207" s="8" t="s">
-        <v>361</v>
+        <v>426</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>362</v>
+        <v>427</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>1961</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="5">
-        <v>2</v>
+      <c r="A208" s="6">
+        <v>4</v>
       </c>
       <c r="B208" s="11"/>
       <c r="C208" s="8" t="s">
-        <v>363</v>
+        <v>428</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>364</v>
+        <v>429</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>1961</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="209" spans="1:6">
-      <c r="A209" s="5">
-[...8 lines deleted...]
-      </c>
+      <c r="A209" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="B209" s="7"/>
+      <c r="C209" s="8"/>
+      <c r="D209" s="7"/>
       <c r="E209" s="7"/>
-      <c r="F209" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F209" s="15"/>
     </row>
     <row r="210" spans="1:6">
-      <c r="A210" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F210" s="15"/>
+      <c r="A210" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E210" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="211" spans="1:6">
-      <c r="A211" s="4" t="s">
-[...19 lines deleted...]
-      <c r="A212" s="5">
+      <c r="A211" s="6">
         <v>1</v>
       </c>
-      <c r="B212" s="11"/>
-[...102 lines deleted...]
-        <v>2010</v>
+      <c r="B211" s="11"/>
+      <c r="C211" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="E211" s="7"/>
+      <c r="F211" s="15">
+        <v>2300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A156:F156"/>
     <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A161:F161"/>
     <mergeCell ref="A164:F164"/>
-    <mergeCell ref="A165:F165"/>
-    <mergeCell ref="A168:F168"/>
+    <mergeCell ref="A169:F169"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A177:F177"/>
-    <mergeCell ref="A180:F180"/>
+    <mergeCell ref="A181:F181"/>
     <mergeCell ref="A184:F184"/>
     <mergeCell ref="A188:F188"/>
-    <mergeCell ref="A191:F191"/>
-[...3 lines deleted...]
-    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="A198:F198"/>
+    <mergeCell ref="A203:F203"/>
+    <mergeCell ref="A209:F209"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-[...173 lines deleted...]
-    <hyperlink ref="D218" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_171"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>