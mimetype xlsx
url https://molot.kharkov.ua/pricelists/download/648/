--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -12,122 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Межкомнатные двери</t>
   </si>
   <si>
     <t>Межкомнатные Двери KDF</t>
   </si>
   <si>
     <t>Shield Экошпон</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>L-1</t>
   </si>
   <si>
-    <t xml:space="preserve">Дверное полотно "Line" цвет "Шимо Ваниль" </t>
+    <t>Дверное полотно "Line" цвет "Шимо Ваниль", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2340/</t>
   </si>
   <si>
     <t>L-2</t>
   </si>
   <si>
-    <t>Дверное полотно "Line" цвет "Шимо Золотой"</t>
+    <t>Дверное полотно "Line" цвет "Шимо Золотой", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2341/</t>
   </si>
   <si>
     <t>L-3</t>
   </si>
   <si>
-    <t>Дверное полотно "Line" цвет "Шимо Меранти"</t>
+    <t>Дверное полотно "Line" цвет "Шимо Меранти", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2337/</t>
   </si>
   <si>
     <t>L-4</t>
   </si>
   <si>
-    <t>Дверное полотно "Line" цвет "Шимо Пекан"</t>
+    <t>Дверное полотно "Line" цвет "Шимо Пекан", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2338/</t>
   </si>
   <si>
     <t>L-5</t>
   </si>
   <si>
-    <t>Дверное полотно "Line" цвет "Шимо Шоколад"</t>
+    <t>Дверное полотно "Line" цвет "Шимо Шоколад", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2339/</t>
   </si>
   <si>
     <t>L01-1</t>
   </si>
   <si>
     <t>Дверное полотно "Line 01" цвет  "Шимо Ваниль" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2345/</t>
   </si>
   <si>
     <t>L01-2</t>
   </si>
   <si>
     <t>Дверное полотно "Line 01" цвет "Шимо Золотой" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2346/</t>
   </si>
   <si>
     <t>L01-3</t>
   </si>
@@ -593,765 +593,1065 @@
   <si>
     <t>https://molot.kharkov.ua/2291/</t>
   </si>
   <si>
     <t>sp12</t>
   </si>
   <si>
     <t>Дверное полотно "Flora" цвет "Дуб Серый" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2289/</t>
   </si>
   <si>
     <t>sp13</t>
   </si>
   <si>
     <t>Дверное полотно "Flora" цвет "Дуб Скандинаский" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2290/</t>
   </si>
   <si>
     <t>Liberty ПВХ</t>
   </si>
   <si>
-    <t>Vena Альба Лайн BLK</t>
+    <t>lib64</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Альба Лайн" с "Чёрным стеклом"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2278/</t>
   </si>
   <si>
+    <t>lib67</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Белый Мат" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2279/</t>
+  </si>
+  <si>
+    <t>lib69</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Бук Графит" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2280/</t>
+  </si>
+  <si>
+    <t>lib71</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Бук Шале" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2281/</t>
+  </si>
+  <si>
+    <t>lib73</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Кашан" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2282/</t>
+  </si>
+  <si>
+    <t>lib75</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Ольха Итальянская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2283/</t>
+  </si>
+  <si>
+    <t>lib77</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Ольха Норвежская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2284/</t>
+  </si>
+  <si>
+    <t>lib65</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Альба Лайн" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2385/</t>
+  </si>
+  <si>
+    <t>lib66</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Альба Мирта" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2271/</t>
+  </si>
+  <si>
+    <t>lib68</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Белый Мат" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2386/</t>
+  </si>
+  <si>
+    <t>lib70</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Бук Графит" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2273/</t>
+  </si>
+  <si>
+    <t>lib72</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Бук Шале" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2274/</t>
+  </si>
+  <si>
+    <t>lib74</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Каштан" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2275/</t>
+  </si>
+  <si>
+    <t>lib76</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Ольха Итальянская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2276/</t>
+  </si>
+  <si>
+    <t>lib78</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Vena" цвет "Ольха Норвежская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2277/</t>
+  </si>
+  <si>
+    <t>lib60</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Trio" цвет "Альба Белая" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2268/</t>
+  </si>
+  <si>
+    <t>lib62</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Trio" цвет "Альба Пепельная" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2269/</t>
+  </si>
+  <si>
+    <t>lib63</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Trio" цвет "Бетон Белый" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2270/</t>
+  </si>
+  <si>
+    <t>lib61</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Trio" цвет "Альба Венге" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2267/</t>
+  </si>
+  <si>
+    <t>lib57</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Soft" цвет "Альба Мирта" со стеклом "Сатин с рисунком"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2264/</t>
+  </si>
+  <si>
+    <t>lib58</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Soft" цвет "Бук Шале" со стеклом "Сатин с рисунком"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2265/</t>
+  </si>
+  <si>
+    <t>lib59</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Soft" цвет "Ольха Итальянская" со стеклом "Сатин с рисунком"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2266/</t>
+  </si>
+  <si>
+    <t>lib52</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Secret" цвет "Белый Мат" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2263/</t>
+  </si>
+  <si>
+    <t>lib53</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Secret" цвет "Бук Шале" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2261/</t>
+  </si>
+  <si>
+    <t>lib55</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Secret" цвет "Ольха Норвежская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2262/</t>
+  </si>
+  <si>
+    <t>lib51</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Secret" цвет "Альба Мирта" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2258/</t>
+  </si>
+  <si>
+    <t>lib54</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Secret" цвет "Бук Шале" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2259/</t>
+  </si>
+  <si>
+    <t>lib56</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Secret" цвет "Ольха Норвежская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2260/</t>
+  </si>
+  <si>
+    <t>lib49</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Praga" цвет "Альба Белая" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2256/</t>
+  </si>
+  <si>
+    <t>lib50</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Praga" цвет "Ольха Итальянская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2257/</t>
+  </si>
+  <si>
+    <t>lib46</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Petra" цвет "Альба Белая" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2254/</t>
+  </si>
+  <si>
+    <t>lib48</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Petra" цвет "Альба Пепельная" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2255/</t>
+  </si>
+  <si>
+    <t>lib47</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Petra" цвет "Альба Венге" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2253/</t>
+  </si>
+  <si>
+    <t>lib36</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Бук Графит" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2251/</t>
+  </si>
+  <si>
+    <t>lib38</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Бук Шале" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2247/</t>
+  </si>
+  <si>
+    <t>lib40</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Каштан" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2248/</t>
+  </si>
+  <si>
+    <t>lib42</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Ольха Итальянская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2249/</t>
+  </si>
+  <si>
+    <t>lib44</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Ольха Норвежская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2250/</t>
+  </si>
+  <si>
+    <t>lib37</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Бук Графит" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2246/</t>
+  </si>
+  <si>
+    <t>lib39</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Бук Шале" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2242/</t>
+  </si>
+  <si>
+    <t>lib41</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Каштан" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2243/</t>
+  </si>
+  <si>
+    <t>lib43</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Ольха Итальянская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2244/</t>
+  </si>
+  <si>
+    <t>lib45</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Palmira" цвет "Ольха Норвежская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2245/</t>
+  </si>
+  <si>
+    <t>lib21</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Альба Лайн" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2234/</t>
+  </si>
+  <si>
+    <t>lib23</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Белый Мат" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2235/</t>
+  </si>
+  <si>
+    <t>lib25</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Бетон Белый" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2236/</t>
+  </si>
+  <si>
+    <t>lib26</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Бук Графит" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2238/</t>
+  </si>
+  <si>
+    <t>lib28</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Бук Шале" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2237/</t>
+  </si>
+  <si>
+    <t>lib30</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Каштан" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2239/</t>
+  </si>
+  <si>
+    <t>lib32</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Ольха Итальянская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2240/</t>
+  </si>
+  <si>
+    <t>lib34</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Ольха Норвежская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2241/</t>
+  </si>
+  <si>
+    <t>lib22</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Альба Мирта" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2227/</t>
+  </si>
+  <si>
+    <t>lib24</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Белый Мат" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2228/</t>
+  </si>
+  <si>
+    <t>lib27</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Бук Графит" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2230/</t>
+  </si>
+  <si>
+    <t>lib29</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Бук Шале" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2229/</t>
+  </si>
+  <si>
+    <t>lib31</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Каштан" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2231/</t>
+  </si>
+  <si>
+    <t>lib33</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Ольха Итальянская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2232/</t>
+  </si>
+  <si>
+    <t>lib35</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Grand" цвет "Ольха Норвежская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2233/</t>
+  </si>
+  <si>
+    <t>lib4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Альба Лайн" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2215/</t>
+  </si>
+  <si>
+    <t>lib6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Альба Мирта" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2216/</t>
+  </si>
+  <si>
+    <t>lib8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Белый Мат" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2217/</t>
+  </si>
+  <si>
+    <t>lib10</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Бетон Белый" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2218/</t>
+  </si>
+  <si>
+    <t>lib11</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Бук Графит" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2219/</t>
+  </si>
+  <si>
+    <t>lib13</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Бук Шале" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2220/</t>
+  </si>
+  <si>
+    <t>lib15</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Каштан" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2221/</t>
+  </si>
+  <si>
+    <t>lib17</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Ольха Итальянская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2222/</t>
+  </si>
+  <si>
+    <t>lib19</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Ольха Норвежская" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2223/</t>
+  </si>
+  <si>
+    <t>lib5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Альба Лайн" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2207/</t>
+  </si>
+  <si>
+    <t>lib7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Альба Мирта" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2208/</t>
+  </si>
+  <si>
+    <t>lib9</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Белый Мат" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2387/</t>
+  </si>
+  <si>
+    <t>lib12</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Бук Графит" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2210/</t>
+  </si>
+  <si>
+    <t>lib14</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Бук Шале" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2211/</t>
+  </si>
+  <si>
+    <t>lib16</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Каштан" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2212/</t>
+  </si>
+  <si>
+    <t>lib18</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Ольха Итальянская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2213/</t>
+  </si>
+  <si>
+    <t>lib20</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Bristol" цвет "Ольха Норвежская" со стеклом "Сатин"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2214/</t>
+  </si>
+  <si>
+    <t>lib1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Avangard" цвет "Альба Венге", глухое</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2224/</t>
+  </si>
+  <si>
     <t>lib2</t>
   </si>
   <si>
-    <t>Дверное полотно "Vena" цвет "Белый Мат" с "Чёрным стеклом"</t>
-[...32 lines deleted...]
-    <t>https://molot.kharkov.ua/2284/</t>
+    <t>Дверное полотно "Avangard" цвет "Бук Шале", глухое</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/2225/</t>
   </si>
   <si>
     <t>lib3</t>
   </si>
   <si>
-    <t>Дверное полотно "Vena" цвет "Альба Лайн" со стеклом "Сатин"</t>
-[...431 lines deleted...]
-    <t>Avangard Ольха Норвежская</t>
+    <t>Дверное полотно "Avangard" цвет "Ольха Норвежская", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2226/</t>
   </si>
   <si>
     <t>Nowella</t>
   </si>
   <si>
-    <t>Омега 01</t>
+    <t>no1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Omega 01" цвет "Белый мат", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2285/</t>
   </si>
   <si>
     <t>Classic</t>
   </si>
   <si>
-    <t>Престиж Глухое</t>
+    <t>cp1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Prestige" цвет "Белый мат", глухое</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2286/</t>
   </si>
   <si>
-    <t>Престиж со стеклом сатин</t>
+    <t>cp2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Prestige" цвет "Белый мат" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2287/</t>
   </si>
   <si>
     <t>Межкомнатные Двери Омис</t>
   </si>
   <si>
     <t>Гладкие Глухие Екошпон</t>
   </si>
   <si>
-    <t>Гладкие Глухие Екошпон Орех</t>
+    <t>gge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Гладкое Глухое Экошпон" цвет "Орех" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2354/</t>
   </si>
   <si>
     <t>Гладкие Глухие ПВХ</t>
   </si>
   <si>
-    <t>Гладкие Глухие  ПВХ Ольха Европейская</t>
+    <t>op1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гладкое Глухое ПВХ" цвет "Ольха Европейская"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2356/</t>
   </si>
   <si>
-    <t>Гладкие Глухие  ПВХ Орех</t>
+    <t>op2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гладкое Глухое ПВХ" цвет "Орех"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2357/</t>
   </si>
   <si>
-    <t>Гладкие Глухие ПВХ Дуб Биленый</t>
+    <t>op3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гладкое Глухое ПВХ" цвет "Дуб Белёный"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2355/</t>
   </si>
   <si>
     <t>Гладкие Глухие NL</t>
   </si>
   <si>
-    <t>Гладка Глухая NL Дуб Денвер</t>
+    <t>nl1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Гладкое Глухое NL" цвет "Дуб Денвер" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2353/</t>
   </si>
   <si>
-    <t>Гладкая Глухая NL Дуб Саванна</t>
+    <t>nl2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дверное полотно "Гладкое Глухое NL" цвет "Дуб Саванна" </t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2352/</t>
   </si>
   <si>
     <t>Глухие c Фрезировкой ПВХ</t>
   </si>
   <si>
-    <t>Бергамо Дуб Выбеленный</t>
+    <t>op4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Бергамо ПВХ" цвет "Дуб Белый", глухое с фрезировкой</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2358/</t>
   </si>
   <si>
-    <t>Бергамо Дуб Юджин</t>
+    <t>op5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Бергамо ПВХ" цвет "Дуб Юджин", глухое с фрезировкой</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2359/</t>
   </si>
   <si>
     <t>Глухие Классика ПВХ</t>
   </si>
   <si>
-    <t>Классик ПВХ Глухие Орех</t>
+    <t>op6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Классика Глухое ПВХ" цвет "Орех"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2366/</t>
   </si>
   <si>
-    <t>Прима ПВХ Глухие Ольха Европейская</t>
+    <t>op7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Прима Глухое ПВХ" цвет "Ольха Европейская"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2367/</t>
   </si>
   <si>
     <t>Классика ПВХ  Сатин Белое с Рисунком</t>
   </si>
   <si>
-    <t>Прима Стекло Сатин Белое Ольха Европейская</t>
+    <t>op8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Прима ПВХ" цвет  "Ольха европейская" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2363/</t>
   </si>
   <si>
-    <t>Модельные NL со стеклом сатин белым</t>
-[...13 lines deleted...]
-  <si>
     <t>Модельные Екошпон Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Фиеста Екошпон Орех</t>
+    <t>mev3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Фиеста" цвет  "Орех" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2374/</t>
   </si>
   <si>
-    <t>Фиеста Екошпон Сосна Сицилия</t>
+    <t>mev4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Фиеста" цвет  "Сосна Сицилия" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2375/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Венге</t>
+    <t>mev5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Венге" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2370/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Дуб Светло-Серый</t>
+    <t>mev6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Дуб Светло-Серый" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2371/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Орех</t>
+    <t>mev7</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Орех" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2372/</t>
   </si>
   <si>
-    <t>Комфорт Екошпон Сосна Сицилия</t>
+    <t>mev8</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет  "Сосна Сицилия" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2376/</t>
   </si>
   <si>
-    <t>Вероника Екошпон Сосна Мадейра</t>
+    <t>mev1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Вероника" цвет  "Сосна Мадейра" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2369/</t>
   </si>
   <si>
-    <t>Пальма Екошпон Орех</t>
+    <t>mev2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Пальма" цвет  "Орех" со стеклом "Сатин с рисунком"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2368/</t>
   </si>
   <si>
     <t>Модельные ПВХ Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Комфорт ПВХ Дуб Белёный</t>
+    <t>mp2</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет "Дуб Белёный" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2378/</t>
   </si>
   <si>
-    <t>Комфорт ПВХ Ольха Европейская</t>
+    <t>mp3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет "Ольха Европейская" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2377/</t>
   </si>
   <si>
-    <t>Комфорт ПВХ Орех</t>
+    <t>mp4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Комфорт" цвет "Орех" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2379/</t>
   </si>
   <si>
+    <t>mp1</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Гармония" цвет "Цемент Тёмный" с "Чёрным стеклом"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/garmoniya-pvkh-chernoe-steklo/</t>
+  </si>
+  <si>
     <t>Техно NL Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Денвер</t>
+    <t>nl3</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Денвер" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2380/</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Оранж</t>
+    <t>nl4</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Оранж" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2381/</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Саванна</t>
+    <t>nl5</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Саванна" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2382/</t>
   </si>
   <si>
-    <t>Т-01 NL Дуб Такома</t>
+    <t>nl6</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 NL" цвет  "Дуб Такома" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2383/</t>
   </si>
   <si>
     <t>Техно ПВХ Стекло Сатин Белое</t>
   </si>
   <si>
-    <t>Т-01 ПВХ Дуб Орегон</t>
+    <t>tp</t>
+  </si>
+  <si>
+    <t>Дверное полотно "Т-01 ПВХ" цвет "Дуб Орегон" со стеклом "Сатин"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2384/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1752,62 +2052,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2341/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2337/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2338/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2339/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2345/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2342/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2351/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2348/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2347/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2349/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2334/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2326/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2328/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2322/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2323/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2324/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2325/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2314/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2312/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2313/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2316/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2318/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2319/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2292/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2294/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2295/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2296/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2297/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2299/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2307/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2304/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2306/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2309/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2308/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2311/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2291/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2289/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2278/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2279/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2282/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2283/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2385/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2271/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2386/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2273/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2274/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2275/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2277/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2270/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2267/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2264/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2265/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2266/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2263/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2262/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2258/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2259/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2260/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2256/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2257/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2254/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2255/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2253/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2242/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2240/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2232/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2215/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2216/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2217/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2218/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2219/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2221/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2222/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2223/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2207/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2208/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2387/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2210/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2213/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2214/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2224/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2225/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2226/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2285/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2286/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2354/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2356/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2357/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2355/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2353/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2358/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2359/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2366/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2367/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2363/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2364/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2365/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2374/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2375/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2370/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2371/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2372/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2376/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2369/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2368/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2378/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2381/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2382/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2383/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2384/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2341/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2337/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2338/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2339/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2345/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2342/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2351/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2348/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2347/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2349/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2334/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2326/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2328/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2322/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2323/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2324/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2325/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2314/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2312/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2313/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2316/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2318/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2319/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2292/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2294/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2295/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2296/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2297/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2299/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2307/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2304/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2306/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2309/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2308/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2311/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2291/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2289/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2278/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2279/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2282/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2283/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2385/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2271/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2386/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2273/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2274/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2275/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2277/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2270/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2267/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2264/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2265/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2266/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2263/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2262/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2258/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2259/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2260/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2256/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2257/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2254/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2255/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2253/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2242/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2240/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2232/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2215/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2216/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2217/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2218/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2219/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2221/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2222/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2223/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2207/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2208/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2387/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2210/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2213/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2214/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2224/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2225/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2226/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2285/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2286/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2354/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2356/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2357/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2355/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2353/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2358/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2359/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2366/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2367/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2363/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2374/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2375/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2370/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2371/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2372/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2376/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2369/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2368/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2378/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/garmoniya-pvkh-chernoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2381/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2382/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2383/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2384/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F211"/>
+  <dimension ref="A1:F208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F211" sqref="F211"/>
+      <selection activeCell="F208" sqref="F208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3028,2242 +3328,2401 @@
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D74" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F74" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="6">
         <v>1</v>
       </c>
-      <c r="B75" s="11"/>
+      <c r="B75" s="11" t="s">
+        <v>193</v>
+      </c>
       <c r="C75" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="6">
         <v>2</v>
       </c>
       <c r="B76" s="11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
         <v>4920</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6">
         <v>3</v>
       </c>
-      <c r="B77" s="11"/>
+      <c r="B77" s="11" t="s">
+        <v>199</v>
+      </c>
       <c r="C77" s="8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
         <v>4</v>
       </c>
-      <c r="B78" s="11"/>
+      <c r="B78" s="11" t="s">
+        <v>202</v>
+      </c>
       <c r="C78" s="8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
         <v>5</v>
       </c>
-      <c r="B79" s="11"/>
+      <c r="B79" s="11" t="s">
+        <v>205</v>
+      </c>
       <c r="C79" s="8" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
         <v>6</v>
       </c>
-      <c r="B80" s="11"/>
+      <c r="B80" s="11" t="s">
+        <v>208</v>
+      </c>
       <c r="C80" s="8" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
         <v>7</v>
       </c>
-      <c r="B81" s="11"/>
+      <c r="B81" s="11" t="s">
+        <v>211</v>
+      </c>
       <c r="C81" s="8" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="6">
         <v>8</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6">
         <v>9</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
         <v>10</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
         <v>4920</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="6">
         <v>11</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="6">
         <v>12</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
         <v>13</v>
       </c>
-      <c r="B87" s="11"/>
+      <c r="B87" s="11" t="s">
+        <v>229</v>
+      </c>
       <c r="C87" s="8" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="6">
         <v>14</v>
       </c>
-      <c r="B88" s="11"/>
+      <c r="B88" s="11" t="s">
+        <v>232</v>
+      </c>
       <c r="C88" s="8" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="6">
         <v>15</v>
       </c>
-      <c r="B89" s="11"/>
+      <c r="B89" s="11" t="s">
+        <v>235</v>
+      </c>
       <c r="C89" s="8" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="6">
         <v>16</v>
       </c>
-      <c r="B90" s="11"/>
+      <c r="B90" s="11" t="s">
+        <v>238</v>
+      </c>
       <c r="C90" s="8" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
         <v>17</v>
       </c>
-      <c r="B91" s="11"/>
+      <c r="B91" s="11" t="s">
+        <v>241</v>
+      </c>
       <c r="C91" s="8" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
         <v>18</v>
       </c>
-      <c r="B92" s="11"/>
+      <c r="B92" s="11" t="s">
+        <v>244</v>
+      </c>
       <c r="C92" s="8" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
         <v>19</v>
       </c>
-      <c r="B93" s="11"/>
+      <c r="B93" s="11" t="s">
+        <v>247</v>
+      </c>
       <c r="C93" s="8" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
         <v>20</v>
       </c>
-      <c r="B94" s="11"/>
+      <c r="B94" s="11" t="s">
+        <v>250</v>
+      </c>
       <c r="C94" s="8" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
         <v>21</v>
       </c>
-      <c r="B95" s="11"/>
+      <c r="B95" s="11" t="s">
+        <v>253</v>
+      </c>
       <c r="C95" s="8" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
         <v>22</v>
       </c>
-      <c r="B96" s="11"/>
+      <c r="B96" s="11" t="s">
+        <v>256</v>
+      </c>
       <c r="C96" s="8" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
         <v>23</v>
       </c>
-      <c r="B97" s="11"/>
+      <c r="B97" s="11" t="s">
+        <v>259</v>
+      </c>
       <c r="C97" s="8" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
         <v>24</v>
       </c>
-      <c r="B98" s="11"/>
+      <c r="B98" s="11" t="s">
+        <v>262</v>
+      </c>
       <c r="C98" s="8" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
         <v>25</v>
       </c>
-      <c r="B99" s="11"/>
+      <c r="B99" s="11" t="s">
+        <v>265</v>
+      </c>
       <c r="C99" s="8" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
         <v>26</v>
       </c>
-      <c r="B100" s="11"/>
+      <c r="B100" s="11" t="s">
+        <v>268</v>
+      </c>
       <c r="C100" s="8" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
         <v>27</v>
       </c>
-      <c r="B101" s="11"/>
+      <c r="B101" s="11" t="s">
+        <v>271</v>
+      </c>
       <c r="C101" s="8" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>28</v>
       </c>
-      <c r="B102" s="11"/>
+      <c r="B102" s="11" t="s">
+        <v>274</v>
+      </c>
       <c r="C102" s="8" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>29</v>
       </c>
-      <c r="B103" s="11"/>
+      <c r="B103" s="11" t="s">
+        <v>277</v>
+      </c>
       <c r="C103" s="8" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>30</v>
       </c>
-      <c r="B104" s="11"/>
+      <c r="B104" s="11" t="s">
+        <v>280</v>
+      </c>
       <c r="C104" s="8" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>31</v>
       </c>
-      <c r="B105" s="11"/>
+      <c r="B105" s="11" t="s">
+        <v>283</v>
+      </c>
       <c r="C105" s="8" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>32</v>
       </c>
-      <c r="B106" s="11"/>
+      <c r="B106" s="11" t="s">
+        <v>286</v>
+      </c>
       <c r="C106" s="8" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>262</v>
+        <v>288</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
         <v>33</v>
       </c>
-      <c r="B107" s="11"/>
+      <c r="B107" s="11" t="s">
+        <v>289</v>
+      </c>
       <c r="C107" s="8" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>34</v>
       </c>
-      <c r="B108" s="11"/>
+      <c r="B108" s="11" t="s">
+        <v>292</v>
+      </c>
       <c r="C108" s="8" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>35</v>
       </c>
-      <c r="B109" s="11"/>
+      <c r="B109" s="11" t="s">
+        <v>295</v>
+      </c>
       <c r="C109" s="8" t="s">
-        <v>267</v>
+        <v>296</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>268</v>
+        <v>297</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>36</v>
       </c>
-      <c r="B110" s="11"/>
+      <c r="B110" s="11" t="s">
+        <v>298</v>
+      </c>
       <c r="C110" s="8" t="s">
-        <v>269</v>
+        <v>299</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
         <v>37</v>
       </c>
-      <c r="B111" s="11"/>
+      <c r="B111" s="11" t="s">
+        <v>301</v>
+      </c>
       <c r="C111" s="8" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>272</v>
+        <v>303</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
         <v>38</v>
       </c>
-      <c r="B112" s="11"/>
+      <c r="B112" s="11" t="s">
+        <v>304</v>
+      </c>
       <c r="C112" s="8" t="s">
-        <v>273</v>
+        <v>305</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>274</v>
+        <v>306</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
         <v>39</v>
       </c>
-      <c r="B113" s="11"/>
+      <c r="B113" s="11" t="s">
+        <v>307</v>
+      </c>
       <c r="C113" s="8" t="s">
-        <v>275</v>
+        <v>308</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>276</v>
+        <v>309</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
         <v>40</v>
       </c>
-      <c r="B114" s="11"/>
+      <c r="B114" s="11" t="s">
+        <v>310</v>
+      </c>
       <c r="C114" s="8" t="s">
-        <v>277</v>
+        <v>311</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>278</v>
+        <v>312</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
         <v>41</v>
       </c>
-      <c r="B115" s="11"/>
+      <c r="B115" s="11" t="s">
+        <v>313</v>
+      </c>
       <c r="C115" s="8" t="s">
-        <v>279</v>
+        <v>314</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>280</v>
+        <v>315</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="6">
         <v>42</v>
       </c>
-      <c r="B116" s="11"/>
+      <c r="B116" s="11" t="s">
+        <v>316</v>
+      </c>
       <c r="C116" s="8" t="s">
-        <v>281</v>
+        <v>317</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>282</v>
+        <v>318</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="6">
         <v>43</v>
       </c>
-      <c r="B117" s="11"/>
+      <c r="B117" s="11" t="s">
+        <v>319</v>
+      </c>
       <c r="C117" s="8" t="s">
-        <v>283</v>
+        <v>320</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
         <v>4665</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
         <v>44</v>
       </c>
-      <c r="B118" s="11"/>
+      <c r="B118" s="11" t="s">
+        <v>322</v>
+      </c>
       <c r="C118" s="8" t="s">
-        <v>285</v>
+        <v>323</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>286</v>
+        <v>324</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
         <v>45</v>
       </c>
-      <c r="B119" s="11"/>
+      <c r="B119" s="11" t="s">
+        <v>325</v>
+      </c>
       <c r="C119" s="8" t="s">
-        <v>287</v>
+        <v>326</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
         <v>5140</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="6">
         <v>46</v>
       </c>
-      <c r="B120" s="11"/>
+      <c r="B120" s="11" t="s">
+        <v>328</v>
+      </c>
       <c r="C120" s="8" t="s">
-        <v>289</v>
+        <v>329</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>290</v>
+        <v>330</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="6">
         <v>47</v>
       </c>
-      <c r="B121" s="11"/>
+      <c r="B121" s="11" t="s">
+        <v>331</v>
+      </c>
       <c r="C121" s="8" t="s">
-        <v>291</v>
+        <v>332</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
         <v>48</v>
       </c>
-      <c r="B122" s="11"/>
+      <c r="B122" s="11" t="s">
+        <v>334</v>
+      </c>
       <c r="C122" s="8" t="s">
-        <v>293</v>
+        <v>335</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>294</v>
+        <v>336</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
         <v>49</v>
       </c>
-      <c r="B123" s="11"/>
+      <c r="B123" s="11" t="s">
+        <v>337</v>
+      </c>
       <c r="C123" s="8" t="s">
-        <v>295</v>
+        <v>338</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>296</v>
+        <v>339</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
         <v>50</v>
       </c>
-      <c r="B124" s="11"/>
+      <c r="B124" s="11" t="s">
+        <v>340</v>
+      </c>
       <c r="C124" s="8" t="s">
-        <v>297</v>
+        <v>341</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>298</v>
+        <v>342</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
         <v>51</v>
       </c>
-      <c r="B125" s="11"/>
+      <c r="B125" s="11" t="s">
+        <v>343</v>
+      </c>
       <c r="C125" s="8" t="s">
-        <v>299</v>
+        <v>344</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>300</v>
+        <v>345</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
         <v>52</v>
       </c>
-      <c r="B126" s="11"/>
+      <c r="B126" s="11" t="s">
+        <v>346</v>
+      </c>
       <c r="C126" s="8" t="s">
-        <v>301</v>
+        <v>347</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>302</v>
+        <v>348</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="6">
         <v>53</v>
       </c>
-      <c r="B127" s="11"/>
+      <c r="B127" s="11" t="s">
+        <v>349</v>
+      </c>
       <c r="C127" s="8" t="s">
-        <v>303</v>
+        <v>350</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>304</v>
+        <v>351</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
         <v>5140</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="6">
         <v>54</v>
       </c>
-      <c r="B128" s="11"/>
+      <c r="B128" s="11" t="s">
+        <v>352</v>
+      </c>
       <c r="C128" s="8" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
         <v>55</v>
       </c>
-      <c r="B129" s="11"/>
+      <c r="B129" s="11" t="s">
+        <v>355</v>
+      </c>
       <c r="C129" s="8" t="s">
-        <v>307</v>
+        <v>356</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>308</v>
+        <v>357</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
         <v>56</v>
       </c>
-      <c r="B130" s="11"/>
+      <c r="B130" s="11" t="s">
+        <v>358</v>
+      </c>
       <c r="C130" s="8" t="s">
-        <v>309</v>
+        <v>359</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
         <v>57</v>
       </c>
-      <c r="B131" s="11"/>
+      <c r="B131" s="11" t="s">
+        <v>361</v>
+      </c>
       <c r="C131" s="8" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>312</v>
+        <v>363</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
         <v>58</v>
       </c>
-      <c r="B132" s="11"/>
+      <c r="B132" s="11" t="s">
+        <v>364</v>
+      </c>
       <c r="C132" s="8" t="s">
-        <v>313</v>
+        <v>365</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>314</v>
+        <v>366</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
         <v>4760</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
         <v>59</v>
       </c>
-      <c r="B133" s="11"/>
+      <c r="B133" s="11" t="s">
+        <v>367</v>
+      </c>
       <c r="C133" s="8" t="s">
-        <v>315</v>
+        <v>368</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>316</v>
+        <v>369</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
         <v>60</v>
       </c>
-      <c r="B134" s="11"/>
+      <c r="B134" s="11" t="s">
+        <v>370</v>
+      </c>
       <c r="C134" s="8" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>318</v>
+        <v>372</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
         <v>61</v>
       </c>
-      <c r="B135" s="11"/>
+      <c r="B135" s="11" t="s">
+        <v>373</v>
+      </c>
       <c r="C135" s="8" t="s">
-        <v>319</v>
+        <v>374</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>320</v>
+        <v>375</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
         <v>4920</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="6">
         <v>62</v>
       </c>
-      <c r="B136" s="11"/>
+      <c r="B136" s="11" t="s">
+        <v>376</v>
+      </c>
       <c r="C136" s="8" t="s">
-        <v>321</v>
+        <v>377</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>322</v>
+        <v>378</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="6">
         <v>63</v>
       </c>
-      <c r="B137" s="11"/>
+      <c r="B137" s="11" t="s">
+        <v>379</v>
+      </c>
       <c r="C137" s="8" t="s">
-        <v>323</v>
+        <v>380</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>324</v>
+        <v>381</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
         <v>64</v>
       </c>
-      <c r="B138" s="11"/>
+      <c r="B138" s="11" t="s">
+        <v>382</v>
+      </c>
       <c r="C138" s="8" t="s">
-        <v>325</v>
+        <v>383</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
         <v>65</v>
       </c>
-      <c r="B139" s="11"/>
+      <c r="B139" s="11" t="s">
+        <v>385</v>
+      </c>
       <c r="C139" s="8" t="s">
-        <v>327</v>
+        <v>386</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>328</v>
+        <v>387</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
         <v>66</v>
       </c>
-      <c r="B140" s="11"/>
+      <c r="B140" s="11" t="s">
+        <v>388</v>
+      </c>
       <c r="C140" s="8" t="s">
-        <v>329</v>
+        <v>389</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>330</v>
+        <v>390</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
         <v>67</v>
       </c>
-      <c r="B141" s="11"/>
+      <c r="B141" s="11" t="s">
+        <v>391</v>
+      </c>
       <c r="C141" s="8" t="s">
-        <v>331</v>
+        <v>392</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>332</v>
+        <v>393</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6">
         <v>68</v>
       </c>
-      <c r="B142" s="11"/>
+      <c r="B142" s="11" t="s">
+        <v>394</v>
+      </c>
       <c r="C142" s="8" t="s">
-        <v>333</v>
+        <v>395</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
         <v>69</v>
       </c>
-      <c r="B143" s="11"/>
+      <c r="B143" s="11" t="s">
+        <v>397</v>
+      </c>
       <c r="C143" s="8" t="s">
-        <v>335</v>
+        <v>398</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>336</v>
+        <v>399</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
         <v>70</v>
       </c>
-      <c r="B144" s="11"/>
+      <c r="B144" s="11" t="s">
+        <v>400</v>
+      </c>
       <c r="C144" s="8" t="s">
-        <v>337</v>
+        <v>401</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>338</v>
+        <v>402</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
         <v>4920</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
         <v>71</v>
       </c>
-      <c r="B145" s="11"/>
+      <c r="B145" s="11" t="s">
+        <v>403</v>
+      </c>
       <c r="C145" s="8" t="s">
-        <v>339</v>
+        <v>404</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>340</v>
+        <v>405</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="6">
         <v>72</v>
       </c>
-      <c r="B146" s="11"/>
+      <c r="B146" s="11" t="s">
+        <v>406</v>
+      </c>
       <c r="C146" s="8" t="s">
-        <v>341</v>
+        <v>407</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
         <v>73</v>
       </c>
-      <c r="B147" s="11"/>
+      <c r="B147" s="11" t="s">
+        <v>409</v>
+      </c>
       <c r="C147" s="8" t="s">
-        <v>343</v>
+        <v>410</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>344</v>
+        <v>411</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>74</v>
       </c>
-      <c r="B148" s="11"/>
+      <c r="B148" s="11" t="s">
+        <v>412</v>
+      </c>
       <c r="C148" s="8" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>346</v>
+        <v>414</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
         <v>75</v>
       </c>
-      <c r="B149" s="11"/>
+      <c r="B149" s="11" t="s">
+        <v>415</v>
+      </c>
       <c r="C149" s="8" t="s">
-        <v>347</v>
+        <v>416</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>348</v>
+        <v>417</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="6">
         <v>76</v>
       </c>
-      <c r="B150" s="11"/>
+      <c r="B150" s="11" t="s">
+        <v>418</v>
+      </c>
       <c r="C150" s="8" t="s">
-        <v>349</v>
+        <v>419</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>350</v>
+        <v>420</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
         <v>77</v>
       </c>
-      <c r="B151" s="11"/>
+      <c r="B151" s="11" t="s">
+        <v>421</v>
+      </c>
       <c r="C151" s="8" t="s">
-        <v>351</v>
+        <v>422</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>352</v>
+        <v>423</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>78</v>
       </c>
-      <c r="B152" s="11"/>
+      <c r="B152" s="11" t="s">
+        <v>424</v>
+      </c>
       <c r="C152" s="8" t="s">
-        <v>353</v>
+        <v>425</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>354</v>
+        <v>426</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
         <v>4575</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4" t="s">
-        <v>355</v>
+        <v>427</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8"/>
       <c r="D153" s="7"/>
       <c r="E153" s="7"/>
       <c r="F153" s="15"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F154" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>1</v>
       </c>
-      <c r="B155" s="11"/>
+      <c r="B155" s="11" t="s">
+        <v>428</v>
+      </c>
       <c r="C155" s="8" t="s">
-        <v>356</v>
+        <v>429</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>357</v>
+        <v>430</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
         <v>3925</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4" t="s">
-        <v>358</v>
+        <v>431</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8"/>
       <c r="D156" s="7"/>
       <c r="E156" s="7"/>
       <c r="F156" s="15"/>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E157" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F157" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="6">
         <v>1</v>
       </c>
-      <c r="B158" s="11"/>
+      <c r="B158" s="11" t="s">
+        <v>432</v>
+      </c>
       <c r="C158" s="8" t="s">
-        <v>359</v>
+        <v>433</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>360</v>
+        <v>434</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
         <v>5530</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
         <v>2</v>
       </c>
-      <c r="B159" s="11"/>
+      <c r="B159" s="11" t="s">
+        <v>435</v>
+      </c>
       <c r="C159" s="8" t="s">
-        <v>361</v>
+        <v>436</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>362</v>
+        <v>437</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
         <v>5530</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="3" t="s">
-        <v>363</v>
+        <v>438</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8"/>
       <c r="D160" s="7"/>
       <c r="E160" s="7"/>
       <c r="F160" s="15"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4" t="s">
-        <v>364</v>
+        <v>439</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="15"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E162" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F162" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
         <v>1</v>
       </c>
-      <c r="B163" s="11"/>
+      <c r="B163" s="11" t="s">
+        <v>440</v>
+      </c>
       <c r="C163" s="8" t="s">
-        <v>365</v>
+        <v>441</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>366</v>
+        <v>442</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
         <v>1616</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4" t="s">
-        <v>367</v>
+        <v>443</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="15"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E165" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F165" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
         <v>1</v>
       </c>
-      <c r="B166" s="11"/>
+      <c r="B166" s="11" t="s">
+        <v>444</v>
+      </c>
       <c r="C166" s="8" t="s">
-        <v>368</v>
+        <v>445</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>369</v>
+        <v>446</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
         <v>1755</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="6">
         <v>2</v>
       </c>
-      <c r="B167" s="11"/>
+      <c r="B167" s="11" t="s">
+        <v>447</v>
+      </c>
       <c r="C167" s="8" t="s">
-        <v>370</v>
+        <v>448</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>371</v>
+        <v>449</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
         <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="6">
         <v>3</v>
       </c>
-      <c r="B168" s="11"/>
+      <c r="B168" s="11" t="s">
+        <v>450</v>
+      </c>
       <c r="C168" s="8" t="s">
-        <v>372</v>
+        <v>451</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>373</v>
+        <v>452</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
         <v>1655</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
-        <v>374</v>
+        <v>453</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8"/>
       <c r="D169" s="7"/>
       <c r="E169" s="7"/>
       <c r="F169" s="15"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D170" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E170" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F170" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="6">
         <v>1</v>
       </c>
-      <c r="B171" s="11"/>
+      <c r="B171" s="11" t="s">
+        <v>454</v>
+      </c>
       <c r="C171" s="8" t="s">
-        <v>375</v>
+        <v>455</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>376</v>
+        <v>456</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
         <v>1648</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
         <v>2</v>
       </c>
-      <c r="B172" s="11"/>
+      <c r="B172" s="11" t="s">
+        <v>457</v>
+      </c>
       <c r="C172" s="8" t="s">
-        <v>377</v>
+        <v>458</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>378</v>
+        <v>459</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
         <v>1648</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4" t="s">
-        <v>379</v>
+        <v>460</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8"/>
       <c r="D173" s="7"/>
       <c r="E173" s="7"/>
       <c r="F173" s="15"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E174" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F174" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
         <v>1</v>
       </c>
-      <c r="B175" s="11"/>
+      <c r="B175" s="11" t="s">
+        <v>461</v>
+      </c>
       <c r="C175" s="8" t="s">
-        <v>380</v>
+        <v>462</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>381</v>
+        <v>463</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
         <v>2310</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
         <v>2</v>
       </c>
-      <c r="B176" s="11"/>
+      <c r="B176" s="11" t="s">
+        <v>464</v>
+      </c>
       <c r="C176" s="8" t="s">
-        <v>382</v>
+        <v>465</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>383</v>
+        <v>466</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
         <v>2310</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4" t="s">
-        <v>384</v>
+        <v>467</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
       <c r="F177" s="15"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D178" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E178" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F178" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>1</v>
       </c>
-      <c r="B179" s="11"/>
+      <c r="B179" s="11" t="s">
+        <v>468</v>
+      </c>
       <c r="C179" s="8" t="s">
-        <v>385</v>
+        <v>469</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>386</v>
+        <v>470</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
         <v>2280</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>2</v>
       </c>
-      <c r="B180" s="11"/>
+      <c r="B180" s="11" t="s">
+        <v>471</v>
+      </c>
       <c r="C180" s="8" t="s">
-        <v>387</v>
+        <v>472</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>388</v>
+        <v>473</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
         <v>2390</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
-        <v>389</v>
+        <v>474</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8"/>
       <c r="D181" s="7"/>
       <c r="E181" s="7"/>
       <c r="F181" s="15"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
         <v>1</v>
       </c>
-      <c r="B183" s="11"/>
+      <c r="B183" s="11" t="s">
+        <v>475</v>
+      </c>
       <c r="C183" s="8" t="s">
-        <v>390</v>
+        <v>476</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>391</v>
+        <v>477</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
         <v>3650</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4" t="s">
-        <v>392</v>
+        <v>478</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8"/>
       <c r="D184" s="7"/>
       <c r="E184" s="7"/>
       <c r="F184" s="15"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D185" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F185" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
         <v>1</v>
       </c>
-      <c r="B186" s="11"/>
+      <c r="B186" s="11" t="s">
+        <v>479</v>
+      </c>
       <c r="C186" s="8" t="s">
-        <v>393</v>
+        <v>480</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>394</v>
+        <v>481</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>2223</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
         <v>2</v>
       </c>
-      <c r="B187" s="11"/>
+      <c r="B187" s="11" t="s">
+        <v>482</v>
+      </c>
       <c r="C187" s="8" t="s">
-        <v>395</v>
+        <v>483</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>396</v>
+        <v>484</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>2223</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D188" s="7"/>
+      <c r="A188" s="6">
+        <v>3</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>487</v>
+      </c>
       <c r="E188" s="7"/>
-      <c r="F188" s="15"/>
+      <c r="F188" s="15">
+        <v>2070</v>
+      </c>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="5" t="s">
+      <c r="A189" s="6">
         <v>4</v>
       </c>
-      <c r="B189" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B189" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E189" s="7"/>
+      <c r="F189" s="15">
+        <v>2170</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B190" s="11"/>
+        <v>5</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>491</v>
+      </c>
       <c r="C190" s="8" t="s">
-        <v>398</v>
+        <v>492</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>399</v>
+        <v>493</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>2710</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B191" s="11"/>
+        <v>6</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>494</v>
+      </c>
       <c r="C191" s="8" t="s">
-        <v>400</v>
+        <v>495</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>401</v>
+        <v>496</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>2710</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B192" s="11"/>
+        <v>7</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>497</v>
+      </c>
       <c r="C192" s="8" t="s">
-        <v>402</v>
+        <v>498</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>403</v>
+        <v>499</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>2070</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B193" s="11"/>
+        <v>8</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>500</v>
+      </c>
       <c r="C193" s="8" t="s">
-        <v>404</v>
+        <v>501</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>405</v>
+        <v>502</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>2170</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" s="6">
+      <c r="A194" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="B194" s="7"/>
+      <c r="C194" s="8"/>
+      <c r="D194" s="7"/>
+      <c r="E194" s="7"/>
+      <c r="F194" s="15"/>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B195" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B194" s="11"/>
-[...12 lines deleted...]
-      <c r="A195" s="6">
+      <c r="C195" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B195" s="11"/>
-[...8 lines deleted...]
-        <v>2170</v>
+      <c r="D195" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="6">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B196" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>504</v>
+      </c>
       <c r="C196" s="8" t="s">
-        <v>410</v>
+        <v>505</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>411</v>
+        <v>506</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>2760</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B197" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>507</v>
+      </c>
       <c r="C197" s="8" t="s">
-        <v>412</v>
+        <v>508</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>413</v>
+        <v>509</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>2710</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D198" s="7"/>
+      <c r="A198" s="6">
+        <v>3</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D198" s="7" t="s">
+        <v>512</v>
+      </c>
       <c r="E198" s="7"/>
-      <c r="F198" s="15"/>
+      <c r="F198" s="15">
+        <v>2410</v>
+      </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="5" t="s">
+      <c r="A199" s="6">
         <v>4</v>
       </c>
-      <c r="B199" s="10" t="s">
+      <c r="B199" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="15">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="B200" s="7"/>
+      <c r="C200" s="8"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="15"/>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B201" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C199" s="12" t="s">
+      <c r="C201" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D199" s="13" t="s">
+      <c r="D201" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E199" s="14" t="s">
+      <c r="E201" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F199" s="16" t="s">
+      <c r="F201" s="16" t="s">
         <v>9</v>
-      </c>
-[...30 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B202" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>517</v>
+      </c>
       <c r="C202" s="8" t="s">
-        <v>419</v>
+        <v>518</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>420</v>
+        <v>519</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>2410</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D203" s="7"/>
+      <c r="A203" s="6">
+        <v>2</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="D203" s="7" t="s">
+        <v>522</v>
+      </c>
       <c r="E203" s="7"/>
-      <c r="F203" s="15"/>
+      <c r="F203" s="15">
+        <v>2300</v>
+      </c>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A204" s="6">
+        <v>3</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="E204" s="7"/>
+      <c r="F204" s="15">
+        <v>2300</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B205" s="11"/>
+        <v>4</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>526</v>
+      </c>
       <c r="C205" s="8" t="s">
-        <v>422</v>
+        <v>527</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>423</v>
+        <v>528</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
         <v>2300</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="6">
-[...8 lines deleted...]
-      </c>
+      <c r="A206" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="B206" s="7"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="7"/>
       <c r="E206" s="7"/>
-      <c r="F206" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F206" s="15"/>
     </row>
     <row r="207" spans="1:6">
-      <c r="A207" s="6">
-[...11 lines deleted...]
-        <v>2300</v>
+      <c r="A207" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B208" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>530</v>
+      </c>
       <c r="C208" s="8" t="s">
-        <v>428</v>
+        <v>531</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>429</v>
+        <v>532</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>2300</v>
-[...44 lines deleted...]
-      <c r="F211" s="15">
         <v>2300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A156:F156"/>
     <mergeCell ref="A160:F160"/>
     <mergeCell ref="A161:F161"/>
     <mergeCell ref="A164:F164"/>
     <mergeCell ref="A169:F169"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A177:F177"/>
     <mergeCell ref="A181:F181"/>
     <mergeCell ref="A184:F184"/>
-    <mergeCell ref="A188:F188"/>
-[...2 lines deleted...]
-    <mergeCell ref="A209:F209"/>
+    <mergeCell ref="A194:F194"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A206:F206"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
@@ -5377,66 +5836,65 @@
     <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_155"/>
-    <hyperlink ref="D190" r:id="rId_hyperlink_156"/>
-[...4 lines deleted...]
-    <hyperlink ref="D195" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="D200" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="D201" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="D205" r:id="rId_hyperlink_167"/>
-[...1 lines deleted...]
-    <hyperlink ref="D207" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="D211" r:id="rId_hyperlink_171"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>