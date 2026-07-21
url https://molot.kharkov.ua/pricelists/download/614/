--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -12,232 +12,250 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Двери входные металлические</t>
   </si>
   <si>
     <t>Готовые входные двери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>td1l</t>
   </si>
   <si>
     <t>Техно</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/tekhno/</t>
   </si>
   <si>
+    <t>td1ls</t>
+  </si>
+  <si>
+    <t>Техно Серая</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/tekhno_1/</t>
+  </si>
+  <si>
     <t>st4</t>
   </si>
   <si>
     <t>Сити</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/mdf-mdf-titan/</t>
   </si>
   <si>
     <t>ek1</t>
   </si>
   <si>
     <t>Новосёл</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-v-kvartiru-ekonom_jz/</t>
   </si>
   <si>
     <t>ek2</t>
   </si>
   <si>
     <t>Страж</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-v-kvartiru-komfort_po/</t>
   </si>
   <si>
     <t>mt</t>
   </si>
   <si>
     <t>Контур</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/kontur/</t>
   </si>
   <si>
+    <t>ek1s</t>
+  </si>
+  <si>
+    <t>Ноовосёл Серая</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/novosyol-seraya/</t>
+  </si>
+  <si>
     <t>tdl</t>
   </si>
   <si>
     <t>Барьер</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/1814/</t>
   </si>
   <si>
-    <t>ek1s</t>
-[...7 lines deleted...]
-  <si>
     <t>ek3</t>
   </si>
   <si>
     <t>Бостон</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/molotok-mdf/</t>
   </si>
   <si>
     <t>tp1</t>
   </si>
   <si>
     <t>Термо</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/termopak/</t>
   </si>
   <si>
     <t>ek2s</t>
   </si>
   <si>
     <t>Страж Серая</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/strazh-seraya/</t>
   </si>
   <si>
     <t>ma</t>
   </si>
   <si>
     <t>Аргус</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/argus_1/</t>
   </si>
   <si>
     <t>vhd5</t>
   </si>
   <si>
     <t>Барс</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/molotok-mdf_ir/</t>
   </si>
   <si>
+    <t>mav</t>
+  </si>
+  <si>
+    <t>Авангард</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/avangard/</t>
+  </si>
+  <si>
     <t>tdls</t>
   </si>
   <si>
     <t>Барьер Серая</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/barer-seraya/</t>
   </si>
   <si>
-    <t>mav</t>
-[...7 lines deleted...]
-  <si>
     <t>mg</t>
   </si>
   <si>
     <t>Гранит</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/granit/</t>
   </si>
   <si>
+    <t>mf</t>
+  </si>
+  <si>
+    <t>Форпост</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/aaaaa/</t>
+  </si>
+  <si>
+    <t>gtb</t>
+  </si>
+  <si>
+    <t>Берта</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/berta/</t>
+  </si>
+  <si>
     <t>tp1s</t>
   </si>
   <si>
     <t>Термо Серая</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/termo-seraya/</t>
   </si>
   <si>
-    <t>gtb</t>
-[...7 lines deleted...]
-  <si>
     <t>gdn</t>
   </si>
   <si>
     <t>Ника</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/2162/</t>
   </si>
   <si>
     <t>s3</t>
   </si>
   <si>
     <t>Лаура</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/fabrika-dverej-standart/</t>
   </si>
   <si>
     <t>st2</t>
   </si>
   <si>
     <t>Диана</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/molotok-mdf_nh/</t>
@@ -272,267 +290,447 @@
   <si>
     <t>sm</t>
   </si>
   <si>
     <t>Милана</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/milana/</t>
   </si>
   <si>
     <t>Теона</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/teona/</t>
   </si>
   <si>
     <t>sb</t>
   </si>
   <si>
     <t>Белла</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/bella/</t>
   </si>
   <si>
+    <t>ms</t>
+  </si>
+  <si>
     <t>Селена</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/selena/</t>
   </si>
   <si>
     <t>pm</t>
   </si>
   <si>
     <t>Диора</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/diora/</t>
   </si>
   <si>
     <t>pit</t>
   </si>
   <si>
     <t>Итальяно</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/italyano/</t>
   </si>
   <si>
     <t>Бристоль</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/bristol/</t>
   </si>
   <si>
     <t>amp</t>
   </si>
   <si>
     <t>Амелия</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ameli/</t>
   </si>
   <si>
+    <t>ps</t>
+  </si>
+  <si>
+    <t>Сигма</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/sigma/</t>
+  </si>
+  <si>
     <t>Мира</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/mira/</t>
   </si>
   <si>
-    <t>ps</t>
-[...7 lines deleted...]
-  <si>
     <t>Входные двери под заказ</t>
   </si>
   <si>
     <t>tod1</t>
   </si>
   <si>
     <t>Технические двери, модель "Техно"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-tekhno/</t>
   </si>
   <si>
+    <t>Технические двери, модель "Техно Серая"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/tekhnicheskie-dveri-model-tekhno-seraya/</t>
+  </si>
+  <si>
     <t>vhd11</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Сити"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-siti/</t>
   </si>
   <si>
     <t>vhd1</t>
   </si>
   <si>
     <t>Входные двери для дома и квартиры, модель "Новосёл"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol/</t>
   </si>
   <si>
+    <t>vhd1s</t>
+  </si>
+  <si>
+    <t>Входные двери для дома и квартиры, модель "Новосёл Серая"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol-seraya/</t>
+  </si>
+  <si>
+    <t>vhd2</t>
+  </si>
+  <si>
+    <t>Входные двери для дома и квартиры, модель "Страж"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh/</t>
+  </si>
+  <si>
+    <t>Входные двери для дома и квартиры, модель "Страж Серая"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh-seraya/</t>
+  </si>
+  <si>
+    <t>mtz</t>
+  </si>
+  <si>
+    <t>Технические утеплённые двери, модель "Контур"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-kontur/</t>
+  </si>
+  <si>
+    <t>tod2</t>
+  </si>
+  <si>
+    <t>Технические утеплённые двери, модель "Барьер"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/</t>
+  </si>
+  <si>
+    <t>tod2s</t>
+  </si>
+  <si>
+    <t>Технические утеплённые двери, модель "Барьер Серая"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-barer-seraya/</t>
+  </si>
+  <si>
     <t>vhd3</t>
   </si>
   <si>
     <t>Входные двери для дома и квартиры, модель "Бостон"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-boston/</t>
   </si>
   <si>
-    <t>tod2</t>
-[...5 lines deleted...]
-    <t>https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/</t>
+    <t>mfz</t>
+  </si>
+  <si>
+    <t>Входные двери для дома и квартиры, модель "Фрпост"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/abos/</t>
   </si>
   <si>
     <t>vhd4</t>
   </si>
   <si>
     <t>Двери входные для дома и квартиры, модель "Базис"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-dlya-doma-i-kvartiry-model-bazis/</t>
   </si>
   <si>
-    <t>vhd2</t>
-[...7 lines deleted...]
-  <si>
     <t>dtr1</t>
   </si>
   <si>
     <t>Уличные входные двери с терморазрывом, модель "Термо"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo/</t>
   </si>
   <si>
+    <t>dtr1s</t>
+  </si>
+  <si>
+    <t>Уличные двери  в дом с терморазрывом, модель "Термо Серая"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo_1/</t>
+  </si>
+  <si>
+    <t>maz</t>
+  </si>
+  <si>
+    <t>Уличные двери в дом с терморазрывом, модель "Аргус"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-argus/</t>
+  </si>
+  <si>
+    <t>vhd5z</t>
+  </si>
+  <si>
+    <t>Входные двери для дома и для квартиры, модель "Барс"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-dlya-kvartiry-model-bars/</t>
+  </si>
+  <si>
+    <t>mavz</t>
+  </si>
+  <si>
+    <t>Уличные двери в дом с терморазрывом, модель "Авангард"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-avangard/</t>
+  </si>
+  <si>
+    <t>mgz</t>
+  </si>
+  <si>
+    <t>Уличные двери в дом со стеклопакетом и терморазрывом, модель "Гранит"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/ulichnye-dveri-v-dom-so-steklopaketom-i-termorazryvom-model-granit/</t>
+  </si>
+  <si>
     <t>vhd6</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Ариана"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/mdf-mdf-premium/</t>
   </si>
   <si>
     <t>vhb16</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Берта"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-berta/</t>
   </si>
   <si>
     <t>vhd7</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Ника"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-nika/</t>
   </si>
   <si>
     <t>vhd8</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Дениз"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-deniz/</t>
   </si>
   <si>
+    <t>soz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Оливия"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-oliviya/</t>
+  </si>
+  <si>
+    <t>snz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Николь"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-nikol/</t>
+  </si>
+  <si>
+    <t>sez</t>
+  </si>
+  <si>
+    <t>Входные двери для квартиры, модель "Ева"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-kvartiry-model-yeva/</t>
+  </si>
+  <si>
     <t>vhd9</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Диана"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-sofiya/</t>
   </si>
   <si>
+    <t>vhd10</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "Лаура"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-laura/</t>
+  </si>
+  <si>
+    <t>sbz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Бристоль"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bristol/</t>
+  </si>
+  <si>
     <t>vhd16</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "София"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/</t>
   </si>
   <si>
-    <t>vhd10</t>
-[...7 lines deleted...]
-  <si>
     <t>vhd12</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Итальяно"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-italyano/</t>
   </si>
   <si>
+    <t>smz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Милана"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-milana/</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Белла"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bella/</t>
+  </si>
+  <si>
+    <t>msz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Селена"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-selena/</t>
+  </si>
+  <si>
+    <t>pmz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Диора"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-diora/</t>
+  </si>
+  <si>
+    <t>ampz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Амелия"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-ameliya/</t>
+  </si>
+  <si>
     <t>vhd14</t>
   </si>
   <si>
     <t>Двери входные в квартиру с внутренними скрытыми петлями, модель "Мира"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-mira/</t>
   </si>
   <si>
     <t>vhd15</t>
   </si>
   <si>
     <t>Двери входные в квартиру с внутренними скрытыми петлями, модель "Сигма"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-s-vnutrennimi-skrytymi-petlyami-model-sigma/</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Теона"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-teona/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -918,62 +1116,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-ekonom_jz/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-komfort_po/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/1814/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termopak/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/argus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termo-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2162/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/fabrika-dverej-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_nh/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/teona/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ameli/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/sigma/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-siti/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-boston/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-dlya-doma-i-kvartiry-model-bazis/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-nika/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-deniz/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-sofiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-laura/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-s-vnutrennimi-skrytymi-petlyami-model-sigma/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-ekonom_jz/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-komfort_po/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/1814/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termopak/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/argus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/aaaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termo-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2162/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/fabrika-dverej-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_nh/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/teona/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ameli/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/sigma/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-model-tekhno-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-siti/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-boston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/abos/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-dlya-doma-i-kvartiry-model-bazis/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-argus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-dlya-kvartiry-model-bars/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-dveri-v-dom-so-steklopaketom-i-termorazryvom-model-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-nika/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-deniz/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-kvartiry-model-yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-sofiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-laura/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-ameliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-s-vnutrennimi-skrytymi-petlyami-model-sigma/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-teona/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F59"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F59" sqref="F59"/>
+      <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1025,1057 +1223,1534 @@
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>5650</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>18650</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>7500</v>
+        <v>18650</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>8750</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>8650</v>
+        <v>8750</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>9150</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>7800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>11750</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>13150</v>
+        <v>11750</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>9050</v>
+        <v>13150</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>14450</v>
+        <v>9050</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>15500</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>9450</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>20000</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>20050</v>
+        <v>9450</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>13450</v>
+        <v>20150</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>12250</v>
+        <v>12650</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>12250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>13650</v>
+        <v>13450</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>13650</v>
+        <v>12250</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>13700</v>
+        <v>13650</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>13700</v>
+        <v>13650</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>13700</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>16850</v>
+        <v>13700</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
-      <c r="B31" s="10"/>
+      <c r="B31" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="C31" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>17400</v>
+        <v>13700</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>17950</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
-      <c r="B33" s="10"/>
+      <c r="B33" s="10" t="s">
+        <v>24</v>
+      </c>
       <c r="C33" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>18650</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>21400</v>
+        <v>17950</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>21650</v>
+        <v>18650</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>14300</v>
+        <v>21400</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>23650</v>
+        <v>21650</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>23750</v>
+        <v>14300</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
+        <v>23650</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5">
+        <v>34</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="14">
         <v>42500</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="4" t="s">
+      <c r="A41" s="5">
+        <v>35</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="14">
+        <v>23750</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="6"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="14"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B41" s="9" t="s">
+      <c r="B43" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="11" t="s">
+      <c r="C43" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D41" s="12" t="s">
+      <c r="D43" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E41" s="13" t="s">
+      <c r="E43" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F41" s="15" t="s">
+      <c r="F43" s="15" t="s">
         <v>8</v>
-      </c>
-[...38 lines deleted...]
-        <v>19250</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <v>7800</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>12350</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
-        <v>9450</v>
+        <v>19250</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>14950</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <v>9100</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>13850</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B50" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="10"/>
+      <c r="C50" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="C50" s="7" t="s">
+      <c r="D50" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="D50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>19600</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B51" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="C51" s="7" t="s">
+      <c r="D51" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>12850</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B52" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C52" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="C52" s="7" t="s">
+      <c r="D52" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="D52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>12850</v>
+        <v>9450</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B53" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="D53" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="D53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>13850</v>
+        <v>9750</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B54" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="C54" s="7" t="s">
+      <c r="D54" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="D54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
-        <v>14250</v>
+        <v>12350</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B55" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C55" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="C55" s="7" t="s">
+      <c r="D55" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="D55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="14">
-        <v>15250</v>
+        <v>13150</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B56" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C56" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="C56" s="7" t="s">
+      <c r="D56" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="D56" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>14250</v>
+        <v>14950</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B57" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="C57" s="7" t="s">
+      <c r="D57" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="D57" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>22350</v>
+        <v>13850</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B58" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C58" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="C58" s="7" t="s">
+      <c r="D58" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="D58" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>24750</v>
+        <v>14150</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
+        <v>16</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="E59" s="6">
+        <v>0</v>
+      </c>
+      <c r="F59" s="14">
+        <v>14950</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="5">
+        <v>17</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E60" s="6">
+        <v>0</v>
+      </c>
+      <c r="F60" s="14">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="5">
         <v>18</v>
       </c>
-      <c r="B59" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F59" s="14">
+      <c r="B61" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E61" s="6">
+        <v>0</v>
+      </c>
+      <c r="F61" s="14">
+        <v>20500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="5">
+        <v>19</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E62" s="6">
+        <v>0</v>
+      </c>
+      <c r="F62" s="14">
+        <v>20650</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="5">
+        <v>20</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E63" s="6">
+        <v>0</v>
+      </c>
+      <c r="F63" s="14">
+        <v>19600</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="5">
+        <v>21</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E64" s="6">
+        <v>0</v>
+      </c>
+      <c r="F64" s="14">
+        <v>12850</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="5">
+        <v>22</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E65" s="6">
+        <v>0</v>
+      </c>
+      <c r="F65" s="14">
+        <v>12850</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="5">
+        <v>23</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E66" s="6">
+        <v>0</v>
+      </c>
+      <c r="F66" s="14">
+        <v>13850</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="5">
+        <v>24</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="E67" s="6">
+        <v>0</v>
+      </c>
+      <c r="F67" s="14">
+        <v>14200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="5">
+        <v>25</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" s="6">
+        <v>0</v>
+      </c>
+      <c r="F68" s="14">
+        <v>14200</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="5">
+        <v>26</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E69" s="6">
+        <v>0</v>
+      </c>
+      <c r="F69" s="14">
+        <v>14200</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="5">
+        <v>27</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="E70" s="6">
+        <v>0</v>
+      </c>
+      <c r="F70" s="14">
+        <v>14250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="5">
+        <v>28</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" s="6">
+        <v>0</v>
+      </c>
+      <c r="F71" s="14">
+        <v>14250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="5">
+        <v>29</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="E72" s="6">
+        <v>0</v>
+      </c>
+      <c r="F72" s="14">
+        <v>14950</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="5">
+        <v>30</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="E73" s="6">
+        <v>0</v>
+      </c>
+      <c r="F73" s="14">
+        <v>15250</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="5">
+        <v>31</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="E74" s="6">
+        <v>0</v>
+      </c>
+      <c r="F74" s="14">
+        <v>22350</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="5">
+        <v>32</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0</v>
+      </c>
+      <c r="F75" s="14">
+        <v>17350</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="5">
+        <v>33</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E76" s="6">
+        <v>0</v>
+      </c>
+      <c r="F76" s="14">
+        <v>18450</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="5">
+        <v>34</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E77" s="6"/>
+      <c r="F77" s="14">
+        <v>19150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="5">
+        <v>35</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="E78" s="6">
+        <v>0</v>
+      </c>
+      <c r="F78" s="14">
+        <v>21900</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="5">
+        <v>36</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="E79" s="6">
+        <v>0</v>
+      </c>
+      <c r="F79" s="14">
+        <v>24150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="5">
+        <v>37</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="E80" s="6">
+        <v>0</v>
+      </c>
+      <c r="F80" s="14">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="5">
+        <v>38</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="E81" s="6">
+        <v>0</v>
+      </c>
+      <c r="F81" s="14">
         <v>44500</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="5">
+        <v>39</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="E82" s="6"/>
+      <c r="F82" s="14">
+        <v>17900</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A42:F42"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D42" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D43" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_74"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>