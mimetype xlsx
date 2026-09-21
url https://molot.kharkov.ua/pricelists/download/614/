--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Двери входные металлические</t>
   </si>
   <si>
     <t>Готовые входные двери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -401,50 +401,53 @@
   <si>
     <t>Входные двери для дома и квартиры, модель "Новосёл"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol/</t>
   </si>
   <si>
     <t>vhd1s</t>
   </si>
   <si>
     <t>Входные двери для дома и квартиры, модель "Новосёл Серая"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol-seraya/</t>
   </si>
   <si>
     <t>vhd2</t>
   </si>
   <si>
     <t>Входные двери для дома и квартиры, модель "Страж"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh/</t>
   </si>
   <si>
+    <t>vhd2s</t>
+  </si>
+  <si>
     <t>Входные двери для дома и квартиры, модель "Страж Серая"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh-seraya/</t>
   </si>
   <si>
     <t>mtz</t>
   </si>
   <si>
     <t>Технические утеплённые двери, модель "Контур"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-kontur/</t>
   </si>
   <si>
     <t>tod2</t>
   </si>
   <si>
     <t>Технические утеплённые двери, модель "Барьер"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/</t>
   </si>
   <si>
     <t>tod2s</t>
@@ -515,222 +518,222 @@
   <si>
     <t>Входные двери для дома и для квартиры, модель "Барс"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-dlya-kvartiry-model-bars/</t>
   </si>
   <si>
     <t>mavz</t>
   </si>
   <si>
     <t>Уличные двери в дом с терморазрывом, модель "Авангард"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-avangard/</t>
   </si>
   <si>
     <t>mgz</t>
   </si>
   <si>
     <t>Уличные двери в дом со стеклопакетом и терморазрывом, модель "Гранит"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/ulichnye-dveri-v-dom-so-steklopaketom-i-termorazryvom-model-granit/</t>
   </si>
   <si>
+    <t>vhb16</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "Берта"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-berta/</t>
+  </si>
+  <si>
+    <t>vhd7</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "Ника"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-nika/</t>
+  </si>
+  <si>
+    <t>vhd8</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "Дениз"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-deniz/</t>
+  </si>
+  <si>
+    <t>soz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Оливия"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-oliviya/</t>
+  </si>
+  <si>
+    <t>snz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Николь"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-nikol/</t>
+  </si>
+  <si>
+    <t>sez</t>
+  </si>
+  <si>
+    <t>Входные двери для квартиры, модель "Ева"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-dlya-kvartiry-model-yeva/</t>
+  </si>
+  <si>
+    <t>vhd9</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "Диана"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-sofiya/</t>
+  </si>
+  <si>
+    <t>vhd10</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "Лаура"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-laura/</t>
+  </si>
+  <si>
+    <t>sbz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Бристоль"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bristol/</t>
+  </si>
+  <si>
+    <t>vhd16</t>
+  </si>
+  <si>
+    <t>Двери входные в квартиру, модель "София"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/</t>
+  </si>
+  <si>
+    <t>smz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Милана"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-milana/</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Теона"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-teona/</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Белла"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bella/</t>
+  </si>
+  <si>
+    <t>pmz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Диора"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-diora/</t>
+  </si>
+  <si>
+    <t>msz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Селена"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-selena/</t>
+  </si>
+  <si>
     <t>vhd6</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Ариана"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/mdf-mdf-premium/</t>
   </si>
   <si>
-    <t>vhb16</t>
-[...86 lines deleted...]
-    <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/</t>
+    <t>ampz</t>
+  </si>
+  <si>
+    <t>Входные двери в квартиру, модель "Амелия"</t>
+  </si>
+  <si>
+    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-ameliya/</t>
   </si>
   <si>
     <t>vhd12</t>
   </si>
   <si>
     <t>Двери входные в квартиру, модель "Итальяно"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-italyano/</t>
   </si>
   <si>
-    <t>smz</t>
-[...40 lines deleted...]
-  <si>
     <t>vhd14</t>
   </si>
   <si>
     <t>Двери входные в квартиру с внутренними скрытыми петлями, модель "Мира"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-mira/</t>
   </si>
   <si>
     <t>vhd15</t>
   </si>
   <si>
     <t>Двери входные в квартиру с внутренними скрытыми петлями, модель "Сигма"</t>
   </si>
   <si>
     <t>https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-s-vnutrennimi-skrytymi-petlyami-model-sigma/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-teona/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1116,51 +1119,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-ekonom_jz/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-komfort_po/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/1814/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termopak/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/argus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/aaaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termo-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2162/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/fabrika-dverej-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_nh/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/teona/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ameli/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/sigma/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-model-tekhno-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-siti/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-boston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/abos/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-dlya-doma-i-kvartiry-model-bazis/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-argus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-dlya-kvartiry-model-bars/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-dveri-v-dom-so-steklopaketom-i-termorazryvom-model-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-nika/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-deniz/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-kvartiry-model-yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-sofiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-laura/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-ameliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-s-vnutrennimi-skrytymi-petlyami-model-sigma/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-teona/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhno_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-ekonom_jz/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-v-kvartiru-komfort_po/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/1814/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termopak/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/argus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/aaaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/termo-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/2162/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/fabrika-dverej-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/molotok-mdf_nh/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/teona/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ameli/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/sigma/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-model-tekhno-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-siti/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-novosyol-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-strazh-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-kontur/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-dveri-pod-zakz-model-bore/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/tekhnicheskie-uteplyonnye-dveri-model-barer-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-kvartiry-model-boston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/abos/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-dlya-doma-i-kvartiry-model-bazis/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-termo_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-argus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-doma-i-dlya-kvartiry-model-bars/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-vkhodnye-dveri-s-termorazryvom-model-avangard/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/ulichnye-dveri-v-dom-so-steklopaketom-i-termorazryvom-model-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-berta/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-nika/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-deniz/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-oliviya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-nikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-dlya-kvartiry-model-yeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-sofiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-laura/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bristol/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-diva/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-teona/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-bella/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-diora/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/mdf-mdf-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/vkhodnye-dveri-v-kvartiru-model-ameliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-italyano/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-model-mira/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molot.kharkov.ua/dveri-vkhodnye-v-kvartiru-s-vnutrennimi-skrytymi-petlyami-model-sigma/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1205,303 +1208,303 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>5650</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>5950</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>18650</v>
+        <v>19850</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>7500</v>
+        <v>8150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>8750</v>
+        <v>9650</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>8650</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>7800</v>
+        <v>8350</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>9150</v>
+        <v>10650</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>11750</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>13150</v>
+        <v>14750</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>9050</v>
+        <v>9850</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>14450</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>15500</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>20000</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>9450</v>
+        <v>10850</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>20150</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
@@ -1511,123 +1514,123 @@
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>12650</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>12250</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>13450</v>
+        <v>14950</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>12250</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>13650</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>13650</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>13700</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -1745,927 +1748,929 @@
         <v>96</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>21400</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>21650</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>14300</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
         <v>23650</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>42500</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>23750</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="14"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>1</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <v>5950</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>2</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>6250</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>3</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
-        <v>19250</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>4</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>7800</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>5</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <v>8100</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>6</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E49" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F49" s="14">
-        <v>9100</v>
+        <v>9950</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>7</v>
       </c>
-      <c r="B50" s="10"/>
+      <c r="B50" s="10" t="s">
+        <v>129</v>
+      </c>
       <c r="C50" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>9400</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>8</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
         <v>9150</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>9</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>9450</v>
+        <v>10950</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>10</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>9750</v>
+        <v>11150</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>11</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
-        <v>12350</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>12</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="14">
         <v>13150</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>13</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>14950</v>
+        <v>16150</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>14</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>13850</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>15</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>14150</v>
+        <v>15550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>16</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
         <v>14950</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>17</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>16000</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>18</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E61" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F61" s="14">
         <v>20500</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>19</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
         <v>20650</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>20</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>19600</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>21</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>12850</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>22</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E65" s="6">
         <v>0</v>
       </c>
       <c r="F65" s="14">
-        <v>12850</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>23</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>13850</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>24</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
         <v>14200</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>25</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E68" s="6">
         <v>0</v>
       </c>
       <c r="F68" s="14">
         <v>14200</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>26</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
-        <v>14200</v>
+        <v>15100</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>27</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E70" s="6">
         <v>0</v>
       </c>
       <c r="F70" s="14">
-        <v>14250</v>
+        <v>15100</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>28</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="14">
-        <v>14250</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>29</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>14950</v>
+        <v>15850</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>30</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E73" s="6">
         <v>0</v>
       </c>
       <c r="F73" s="14">
-        <v>15250</v>
+        <v>17350</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>31</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>200</v>
+        <v>132</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="E74" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>22350</v>
+        <v>17900</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>32</v>
       </c>
       <c r="B75" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C75" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="C75" s="7" t="s">
+      <c r="D75" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="D75" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F75" s="14">
-        <v>17350</v>
+        <v>18450</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>33</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>18450</v>
+        <v>21900</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>34</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
         <v>19150</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>35</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E78" s="6">
         <v>0</v>
       </c>
       <c r="F78" s="14">
-        <v>21900</v>
+        <v>20800</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>36</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
         <v>24150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>37</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E80" s="6">
         <v>0</v>
       </c>
       <c r="F80" s="14">
-        <v>24750</v>
+        <v>23500</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>38</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E81" s="6">
         <v>0</v>
       </c>
       <c r="F81" s="14">
-        <v>44500</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>39</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>131</v>
+        <v>223</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="E82" s="6"/>
+        <v>225</v>
+      </c>
+      <c r="E82" s="6">
+        <v>0</v>
+      </c>
       <c r="F82" s="14">
-        <v>17900</v>
+        <v>47000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A42:F42"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>